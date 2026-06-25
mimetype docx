--- v0 (2025-12-05)
+++ v1 (2026-06-25)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6232"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2243"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC7D95" w14:paraId="5AE286AE" w14:textId="77777777" w:rsidTr="00FC7D95">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
@@ -185,44193 +185,31702 @@
     <w:p w14:paraId="4EB6EE21" w14:textId="130CD6CF" w:rsidR="0087029F" w:rsidRPr="00C63972" w:rsidRDefault="0087029F" w:rsidP="00C06562">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="891"/>
         <w:gridCol w:w="1424"/>
         <w:gridCol w:w="2925"/>
         <w:gridCol w:w="518"/>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="682"/>
         <w:gridCol w:w="553"/>
         <w:gridCol w:w="721"/>
         <w:gridCol w:w="1642"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="01F12CA2" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="00C63972" w14:paraId="01F12CA2" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADA40B4" w14:textId="77777777" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00036C5E">
+          <w:p w14:paraId="5ADA40B4" w14:textId="77777777" w:rsidR="00C63972" w:rsidRPr="00DE0D99" w:rsidRDefault="00C63972" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+            </w:pPr>
+            <w:r w:rsidRPr="00DE0D99">
               <w:rPr>
                 <w:rStyle w:val="Tableheader"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details of the Represented Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D34853" w:rsidRPr="00891676" w14:paraId="2EA37B9E" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="00D34853" w14:paraId="2EA37B9E" w14:textId="77777777" w:rsidTr="00C63972">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4A0444" w14:textId="33B682C1" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1C4A0444" w14:textId="33B682C1" w:rsidR="00D34853" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select"/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                     <w:listEntry w:val="Mr"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Dropdown1"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E926E22" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5E926E22" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Given name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3443" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3297FF7F" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00E2713D" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3297FF7F" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00E2713D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text1"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...59 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C316941" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0C316941" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9FAC57" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00E2713D" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5E9FAC57" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00E2713D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text2"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...59 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D34853" w:rsidRPr="00891676" w14:paraId="2C614E5E" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="00D34853" w14:paraId="2C614E5E" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2315" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="50CA3975" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="50CA3975" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Current address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5396" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="790B2E45" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00E2713D" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="790B2E45" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00E2713D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text3"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...59 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFAF511" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3CFAF511" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02986B84" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00E2713D" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="02986B84" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00E2713D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text5"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...50 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D34853" w:rsidRPr="00891676" w14:paraId="42DD8F27" w14:textId="77777777" w:rsidTr="00D8204B">
+      <w:tr w:rsidR="00D34853" w14:paraId="42DD8F27" w14:textId="77777777" w:rsidTr="00D8204B">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2315" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C083475" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2C083475" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Usual residential address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5396" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="51D141D9" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00E2713D" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="51D141D9" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00E2713D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text4"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...59 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="63D7F766" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="63D7F766" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3AEE86" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6F3AEE86" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text6"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...50 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D34853" w:rsidRPr="00891676" w14:paraId="05455D93" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="00D34853" w14:paraId="05455D93" w14:textId="77777777" w:rsidTr="00C63972">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2315" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="48C9AA67" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="48C9AA67" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00D34853" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date of birth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8312" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9B0615" w14:textId="77777777" w:rsidR="00D34853" w:rsidRPr="00891676" w:rsidRDefault="00894EAE" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7B9B0615" w14:textId="77777777" w:rsidR="00D34853" w:rsidRDefault="00894EAE" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text264"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text264"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text265"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text265"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text266"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text266"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0CDE" w:rsidRPr="00891676" w14:paraId="4E09590A" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="003B0CDE" w14:paraId="4E09590A" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2315" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="51239350" w14:textId="77777777" w:rsidR="003B0CDE" w:rsidRPr="00891676" w:rsidRDefault="003B0CDE" w:rsidP="00D8204B">
+          <w:p w14:paraId="51239350" w14:textId="77777777" w:rsidR="003B0CDE" w:rsidRDefault="003B0CDE" w:rsidP="00D8204B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepLines w:val="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Represented Person’s disability:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD745C4" w14:textId="29B835B8" w:rsidR="003B0CDE" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00D8204B">
+          <w:p w14:paraId="5CD745C4" w14:textId="29B835B8" w:rsidR="003B0CDE" w:rsidRDefault="00CF2962" w:rsidP="00D8204B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Check1"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003B0CDE" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="003B0CDE">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Acquired Brain Injury</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="499C6B03" w14:textId="497530D5" w:rsidR="003B0CDE" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00D8204B">
+          <w:p w14:paraId="499C6B03" w14:textId="497530D5" w:rsidR="003B0CDE" w:rsidRDefault="00CF2962" w:rsidP="00D8204B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepLines w:val="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Check4"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="003B0CDE" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="003B0CDE">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Psychiatric condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="10C220C5" w14:textId="5F62BEB2" w:rsidR="003B0CDE" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00D8204B">
+          <w:p w14:paraId="10C220C5" w14:textId="5F62BEB2" w:rsidR="003B0CDE" w:rsidRDefault="00CF2962" w:rsidP="00D8204B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Check2"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="003B0CDE" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="003B0CDE">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Intellectual Disability</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="026FCE68" w14:textId="42E2AD36" w:rsidR="003B0CDE" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00D8204B">
+          <w:p w14:paraId="026FCE68" w14:textId="42E2AD36" w:rsidR="003B0CDE" w:rsidRDefault="00CF2962" w:rsidP="00D8204B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepLines w:val="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Check5"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="003B0CDE" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="003B0CDE">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Other disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="164E1F09" w14:textId="3BC84B1D" w:rsidR="003B0CDE" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00D8204B">
+          <w:p w14:paraId="164E1F09" w14:textId="3BC84B1D" w:rsidR="003B0CDE" w:rsidRDefault="00CF2962" w:rsidP="00D8204B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Check3"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003B0CDE" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="003B0CDE">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dementia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57A9AB06" w14:textId="77777777" w:rsidR="0087029F" w:rsidRPr="00C63972" w:rsidRDefault="0087029F" w:rsidP="00C63972">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4800"/>
         <w:gridCol w:w="5827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="287DD7E9" w14:textId="77777777" w:rsidTr="00D8204B">
+      <w:tr w:rsidR="00C63972" w:rsidRPr="00C63972" w14:paraId="287DD7E9" w14:textId="77777777" w:rsidTr="00D8204B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2312EF94" w14:textId="77777777" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00036C5E">
+          <w:p w14:paraId="2312EF94" w14:textId="77777777" w:rsidR="00C63972" w:rsidRPr="00DE0D99" w:rsidRDefault="00C63972" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE0D99">
               <w:t>Relatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="6E715166" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="009A2357" w14:paraId="6E715166" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F7FC"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED0C2A2" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="009A2357" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="7ED0C2A2" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00626374" w:rsidRDefault="009A2357" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F7FC"/>
           </w:tcPr>
-          <w:p w14:paraId="29C7BB83" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="009A2357" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="29C7BB83" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00BF5340" w:rsidRDefault="009A2357" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5340">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
-            <w:r w:rsidR="001740EA" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="001740EA" w:rsidRPr="00BF5340">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF5340">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(if deceased, give date and place of death, if known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="1BA57769" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="009A2357" w14:paraId="1BA57769" w14:textId="77777777" w:rsidTr="00C63972">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4CBAD5" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="009A2357" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="0C4CBAD5" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="009A2357" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00626374">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Spouse:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76A82BC2" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="76A82BC2" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text7"/>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...67 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA39C07" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2CA39C07" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Text8"/>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...67 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001740EA" w:rsidRPr="00891676" w14:paraId="55FFED2E" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="001740EA" w14:paraId="55FFED2E" w14:textId="77777777" w:rsidTr="00C63972">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="35E2B9D5" w14:textId="77777777" w:rsidR="001740EA" w:rsidRPr="00891676" w:rsidRDefault="001740EA" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="35E2B9D5" w14:textId="77777777" w:rsidR="001740EA" w:rsidRDefault="001740EA" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Children: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(if under 21 years also give date of birth)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="1DF25B6A" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="009A2357" w14:paraId="1DF25B6A" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="563ADE84" w14:textId="2B7EE2C5" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="563ADE84" w14:textId="2B7EE2C5" w:rsidR="009A2357" w:rsidRPr="00D8204B" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Text9"/>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00D8204B" w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8204B" w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8204B" w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8204B" w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8204B" w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7761DE" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2B7761DE" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Text10"/>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...67 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="041D5CD8" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="009A2357" w14:paraId="041D5CD8" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75A9BC35" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="75A9BC35" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00D8204B" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Text11"/>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA64122" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0BA64122" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="Text12"/>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...67 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="2BAFC760" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="009A2357" w14:paraId="2BAFC760" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="757F7360" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="757F7360" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00D8204B" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Text13"/>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="357A30D2" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="357A30D2" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Text14"/>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...67 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="7456BC6F" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="009A2357" w14:paraId="7456BC6F" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1180749C" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="1180749C" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00D8204B" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Text15"/>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08064A22" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="08064A22" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="Text16"/>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...67 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="0C8C3828" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="009A2357" w14:paraId="0C8C3828" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E87F678" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="3E87F678" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00D8204B" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="Text17"/>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8204B">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01073516" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="01073516" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="28" w:name="Text18"/>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...67 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="7DD2B39F" w14:textId="77777777" w:rsidTr="00C63972">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009A2357" w14:paraId="3493ACE1" w14:textId="77777777" w:rsidTr="00C63972">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A52FB9E" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...497 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="7E2C0E9B" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="009A2357" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Father:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B39457E" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7B39457E" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Text23"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="29" w:name="Text23"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...72 lines deleted...]
-            <w:bookmarkEnd w:id="33"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2BF645" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5F2BF645" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="34" w:name="Text24"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="30" w:name="Text24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...72 lines deleted...]
-            <w:bookmarkEnd w:id="34"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="579BD5B4" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="009A2357" w14:paraId="579BD5B4" w14:textId="77777777" w:rsidTr="00C63972">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205BF83A" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="009A2357" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="205BF83A" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="009A2357" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mother:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="034E7D4D" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="034E7D4D" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Text25"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="31" w:name="Text25"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...72 lines deleted...]
-            <w:bookmarkEnd w:id="35"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7529973C" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7529973C" w14:textId="77777777" w:rsidR="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Text26"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="32" w:name="Text26"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...72 lines deleted...]
-            <w:bookmarkEnd w:id="36"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00693F25" w:rsidRPr="00891676" w14:paraId="4BBEA1B6" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="00693F25" w14:paraId="4BBEA1B6" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1062435E" w14:textId="77777777" w:rsidR="00693F25" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="1062435E" w14:textId="77777777" w:rsidR="00693F25" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brothers and sisters</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24BF32FC" w14:textId="77777777" w:rsidR="00693F25" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="24BF32FC" w14:textId="77777777" w:rsidR="00693F25" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Text27"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="33" w:name="Text27"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="37"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5613AC1C" w14:textId="77777777" w:rsidR="00693F25" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5613AC1C" w14:textId="77777777" w:rsidR="00693F25" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="Text28"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="34" w:name="Text28"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="38"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="54E0B135" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="009A2357" w:rsidRPr="009A2357" w14:paraId="54E0B135" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4EA067" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6B4EA067" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="Text29"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="35" w:name="Text29"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="39"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="426C6EBA" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="426C6EBA" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="40" w:name="Text30"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="36" w:name="Text30"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="40"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001740EA" w:rsidRPr="00891676" w14:paraId="564D3584" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="001740EA" w:rsidRPr="009A2357" w14:paraId="564D3584" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFB1DB6" w14:textId="77777777" w:rsidR="001740EA" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4AFB1DB6" w14:textId="77777777" w:rsidR="001740EA" w:rsidRPr="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="41" w:name="Text31"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="37" w:name="Text31"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="41"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EAFB8B2" w14:textId="77777777" w:rsidR="001740EA" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1EAFB8B2" w14:textId="77777777" w:rsidR="001740EA" w:rsidRPr="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Text32"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="38" w:name="Text32"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="42"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2357" w:rsidRPr="00891676" w14:paraId="5BC87D5B" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="009A2357" w:rsidRPr="009A2357" w14:paraId="5BC87D5B" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0AF346" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6B0AF346" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Text33"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="39" w:name="Text33"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="43"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E23BAF8" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1E23BAF8" w14:textId="77777777" w:rsidR="009A2357" w:rsidRPr="009A2357" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="44" w:name="Text34"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="40" w:name="Text34"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="44"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003083E" w:rsidRPr="00891676" w14:paraId="64711EC2" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="0003083E" w:rsidRPr="009A2357" w14:paraId="64711EC2" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50CC6C45" w14:textId="77777777" w:rsidR="0003083E" w:rsidRDefault="00693F25" w:rsidP="009A2357">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="357DEDEA" w14:textId="5DEFEB67" w:rsidR="0003083E" w:rsidRPr="009A2357" w:rsidRDefault="00693F25" w:rsidP="009A2357">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="45" w:name="Text35"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="41" w:name="Text35"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...66 lines deleted...]
-          <w:p w14:paraId="357DEDEA" w14:textId="3AFE81F5" w:rsidR="00891676" w:rsidRPr="00891676" w:rsidRDefault="00891676" w:rsidP="00891676"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="41"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1D0C64" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="009A2357">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3B1D0C64" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="009A2357" w:rsidRDefault="00693F25" w:rsidP="009A2357">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="46" w:name="Text36"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="42" w:name="Text36"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="46"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62B5EEC9" w14:textId="77777777" w:rsidR="0087029F" w:rsidRDefault="0087029F"/>
+    <w:p w14:paraId="3C67396F" w14:textId="5EDF3438" w:rsidR="00201BBD" w:rsidRDefault="00201BBD">
+      <w:r w:rsidRPr="00201BBD">
+        <w:t>Disclaimer: We only collect the information we need to help you, and to meet our obligations. We do everything we can to keep your personal information safe. For more information see our Information Privacy Statement on our website. Should you choose not to provide information necessary for us to assist you, we may be unable to provide you with a service.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="2551"/>
-        <w:gridCol w:w="3267"/>
-        <w:gridCol w:w="2262"/>
+        <w:gridCol w:w="2988"/>
+        <w:gridCol w:w="2541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004644C3" w:rsidRPr="00891676" w14:paraId="42D0A9EC" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="004644C3" w14:paraId="42D0A9EC" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="78968DF3" w14:textId="77777777" w:rsidR="004644C3" w:rsidRPr="00891676" w:rsidRDefault="004644C3" w:rsidP="00036C5E">
+          <w:p w14:paraId="78968DF3" w14:textId="77777777" w:rsidR="004644C3" w:rsidRPr="00DE0D99" w:rsidRDefault="004644C3" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE0D99">
+              <w:lastRenderedPageBreak/>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="000D3105" w:rsidRPr="00891676">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="000D3105" w:rsidRPr="00DE0D99">
               <w:t>alary or wages due to the Represented P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00DE0D99">
               <w:t>erson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004644C3" w:rsidRPr="00891676" w14:paraId="3042E055" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="004644C3" w14:paraId="3042E055" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A13AC4F" w14:textId="77777777" w:rsidR="004644C3" w:rsidRPr="00891676" w:rsidRDefault="004644C3" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5A13AC4F" w14:textId="77777777" w:rsidR="004644C3" w:rsidRDefault="004644C3" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of employer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC629EB" w14:textId="77777777" w:rsidR="004644C3" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3FC629EB" w14:textId="77777777" w:rsidR="004644C3" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="47" w:name="Text37"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="43" w:name="Text37"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="47"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004644C3" w:rsidRPr="00891676" w14:paraId="4B4CBF72" w14:textId="77777777" w:rsidTr="00C63972">
+      <w:tr w:rsidR="004644C3" w14:paraId="4B4CBF72" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10A4ED0E" w14:textId="77777777" w:rsidR="004644C3" w:rsidRPr="00891676" w:rsidRDefault="004644C3" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="10A4ED0E" w14:textId="77777777" w:rsidR="004644C3" w:rsidRDefault="004644C3" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address of employer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2226F333" w14:textId="77777777" w:rsidR="004644C3" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2226F333" w14:textId="77777777" w:rsidR="004644C3" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="48" w:name="Text38"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="44" w:name="Text38"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="48"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A57FA" w:rsidRPr="00891676" w14:paraId="20B50F6C" w14:textId="77777777" w:rsidTr="00891676">
+      <w:tr w:rsidR="009A57FA" w14:paraId="20B50F6C" w14:textId="77777777" w:rsidTr="00C63972">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A596309" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="009A57FA" w:rsidP="00A01E38">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5A596309" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="009A57FA" w:rsidP="00A01E38">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Phone no of employer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32393C51" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00A01E38">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="32393C51" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="00693F25" w:rsidP="00A01E38">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="49" w:name="Text39"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="45" w:name="Text39"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...83 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="45"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CBC66B" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="009A57FA" w:rsidP="00A01E38">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Amount due or entitlement</w:t>
             </w:r>
-            <w:r w:rsidR="00894EAE" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00894EAE">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> $:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2262" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:tcW w:w="2541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C87CC4B" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="00693F25" w:rsidP="00A01E38">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="50" w:name="Text40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="46" w:name="Text40"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="50"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D1D6239" w14:textId="77777777" w:rsidR="004644C3" w:rsidRPr="00EC2F8A" w:rsidRDefault="004644C3" w:rsidP="00EC2F8A">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004644C3" w:rsidRPr="00891676" w14:paraId="0ADD4A84" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="004644C3" w:rsidRPr="00DE0D99" w14:paraId="0ADD4A84" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4E0331" w14:textId="77777777" w:rsidR="004644C3" w:rsidRPr="00891676" w:rsidRDefault="004644C3" w:rsidP="00036C5E">
+          <w:p w14:paraId="4B4E0331" w14:textId="77777777" w:rsidR="004644C3" w:rsidRPr="00DE0D99" w:rsidRDefault="004644C3" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE0D99">
               <w:t>Pension / other benefits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3105" w:rsidRPr="00891676" w14:paraId="78AF2432" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="000D3105" w:rsidRPr="000D3105" w14:paraId="78AF2432" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66806A04" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="66806A04" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="000D3105" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Source from which received</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="677000E7" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="677000E7" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="000D3105" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Type of benefit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDF9BDF" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="4EDF9BDF" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="000D3105" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Benefit no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="736BA0CF" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="736BA0CF" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Amount $</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03052D7F" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="03052D7F" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="000D3105" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00C67A0E" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">month / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>fortnight / week)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3105" w:rsidRPr="00891676" w14:paraId="43789B3C" w14:textId="77777777" w:rsidTr="00EC3ABD">
+      <w:tr w:rsidR="000D3105" w14:paraId="43789B3C" w14:textId="77777777" w:rsidTr="00EC3ABD">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="720C81CF" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="720C81CF" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="51" w:name="Text41"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="47" w:name="Text41"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="51"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64DCC57A" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="64DCC57A" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="52" w:name="Text42"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="48" w:name="Text42"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="52"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0490CD17" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0490CD17" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="53" w:name="Text43"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="49" w:name="Text43"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="53"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="49"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="421890D2" w14:textId="5689BF92" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00364BF4" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="421890D2" w14:textId="5689BF92" w:rsidR="000D3105" w:rsidRDefault="00364BF4" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1608"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="54" w:name="Text44"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="50" w:name="Text44"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="50"/>
+            <w:r w:rsidR="00CF2962">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C67A0E" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="month"/>
                     <w:listEntry w:val="F/night"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="55" w:name="Dropdown2"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="51" w:name="Dropdown2"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...19 lines deleted...]
-            <w:bookmarkEnd w:id="55"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3105" w:rsidRPr="00891676" w14:paraId="79C83E29" w14:textId="77777777" w:rsidTr="00EC3ABD">
+      <w:tr w:rsidR="000D3105" w14:paraId="79C83E29" w14:textId="77777777" w:rsidTr="00EC3ABD">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E82990" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="04E82990" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="56" w:name="Text45"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="52" w:name="Text45"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="56"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598F27D7" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="598F27D7" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="57" w:name="Text46"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="53" w:name="Text46"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="57"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F85B97" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="63F85B97" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="58" w:name="Text47"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="54" w:name="Text47"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="58"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49DE8CB1" w14:textId="5D439639" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00364BF4" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="49DE8CB1" w14:textId="5D439639" w:rsidR="000D3105" w:rsidRDefault="00364BF4" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1608"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="59" w:name="Text48"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="55" w:name="Text48"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="55"/>
+            <w:r w:rsidR="00CF2962">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C67A0E" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:result w:val="2"/>
                     <w:listEntry w:val="month"/>
                     <w:listEntry w:val="F/night"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="60" w:name="Dropdown3"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="56" w:name="Dropdown3"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...19 lines deleted...]
-            <w:bookmarkEnd w:id="60"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3105" w:rsidRPr="00891676" w14:paraId="52737102" w14:textId="77777777" w:rsidTr="00EC3ABD">
+      <w:tr w:rsidR="000D3105" w14:paraId="52737102" w14:textId="77777777" w:rsidTr="00EC3ABD">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12059F43" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="12059F43" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="61" w:name="Text49"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="57" w:name="Text49"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="61"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBB8442" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7CBB8442" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="62" w:name="Text50"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="58" w:name="Text50"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="62"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40CDDDA6" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="40CDDDA6" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="63" w:name="Text51"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="59" w:name="Text51"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="63"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="59"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34BD04F1" w14:textId="01CA8EE7" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00364BF4" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="34BD04F1" w14:textId="01CA8EE7" w:rsidR="000D3105" w:rsidRDefault="00364BF4" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1608"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="64" w:name="Text52"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="60" w:name="Text52"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="60"/>
+            <w:r w:rsidR="00CF2962">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C67A0E" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="month"/>
                     <w:listEntry w:val="F/night"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="65" w:name="Dropdown4"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="61" w:name="Dropdown4"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...19 lines deleted...]
-            <w:bookmarkEnd w:id="65"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3105" w:rsidRPr="00891676" w14:paraId="0D016A92" w14:textId="77777777" w:rsidTr="00EC3ABD">
+      <w:tr w:rsidR="000D3105" w14:paraId="0D016A92" w14:textId="77777777" w:rsidTr="00EC3ABD">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C3434D" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="31C3434D" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="66" w:name="Text53"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="62" w:name="Text53"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="66"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="62"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF9B831" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2AF9B831" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="67" w:name="Text54"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="63" w:name="Text54"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="67"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="63"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="491BF3C3" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="491BF3C3" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00693F25" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="68" w:name="Text55"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="64" w:name="Text55"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="68"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50635003" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00364BF4" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="50635003" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00364BF4" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1608"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="Text56"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="65" w:name="Text56"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="65"/>
+            <w:r w:rsidR="00CF2962">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C67A0E" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="month"/>
                     <w:listEntry w:val="F/night"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="70" w:name="Dropdown5"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="66" w:name="Dropdown5"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...19 lines deleted...]
-            <w:bookmarkEnd w:id="70"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="66"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3105" w:rsidRPr="00891676" w14:paraId="785B160D" w14:textId="77777777" w:rsidTr="00EC3ABD">
+      <w:tr w:rsidR="000D3105" w14:paraId="785B160D" w14:textId="77777777" w:rsidTr="00EC3ABD">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A621099" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0A621099" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="71" w:name="Text57"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="67" w:name="Text57"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="71"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="67"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2381D7" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6F2381D7" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="72" w:name="Text58"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="68" w:name="Text58"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="72"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="68"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40390127" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="40390127" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="73" w:name="Text59"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="69" w:name="Text59"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="73"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65EE0C4F" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00364BF4" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="65EE0C4F" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00364BF4" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1608"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="74" w:name="Text60"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="70" w:name="Text60"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="70"/>
+            <w:r w:rsidR="00CF2962">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C67A0E" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="month"/>
                     <w:listEntry w:val="F/night"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="75" w:name="Dropdown6"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="71" w:name="Dropdown6"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...19 lines deleted...]
-            <w:bookmarkEnd w:id="75"/>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C67A0E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="71"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0306531E" w14:textId="77777777" w:rsidR="004644C3" w:rsidRPr="009A57FA" w:rsidRDefault="004644C3" w:rsidP="00C758AC">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7638"/>
         <w:gridCol w:w="1571"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D3105" w:rsidRPr="00891676" w14:paraId="78858CB5" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="000D3105" w14:paraId="78858CB5" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="24AF6A16" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00036C5E">
+          <w:p w14:paraId="24AF6A16" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00EC2F8A" w:rsidRDefault="000D3105" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Taxation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3105" w:rsidRPr="00891676" w14:paraId="2C731328" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="000D3105" w:rsidRPr="000D3105" w14:paraId="2C731328" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3673EDDF" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3673EDDF" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="000D3105" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Is the Represented Person liable to lodge Income Tax Returns?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18795011" w14:textId="4C9F9D8D" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="18795011" w14:textId="4C9F9D8D" w:rsidR="000D3105" w:rsidRPr="000D3105" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="76" w:name="Check6"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="72" w:name="Check6"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="72"/>
+            <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="000D3105" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="000D3105">
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01015DAB" w14:textId="1EEFA42F" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="01015DAB" w14:textId="1EEFA42F" w:rsidR="000D3105" w:rsidRPr="000D3105" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="77" w:name="Check7"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="73" w:name="Check7"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="73"/>
+            <w:r w:rsidR="000D3105">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3105" w:rsidRPr="00891676" w14:paraId="4E802444" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="000D3105" w:rsidRPr="000D3105" w14:paraId="4E802444" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B2BB8D" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="55B2BB8D" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>If liable, was a return lodged for the year ended 30 June last?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D1E348" w14:textId="0D3264E8" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="44D1E348" w14:textId="0D3264E8" w:rsidR="000D3105" w:rsidRPr="000D3105" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="78" w:name="Check8"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="74" w:name="Check8"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="74"/>
+            <w:r w:rsidR="000D3105">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4309153A" w14:textId="4AB99430" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4309153A" w14:textId="4AB99430" w:rsidR="000D3105" w:rsidRPr="000D3105" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="79" w:name="Check9"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="75" w:name="Check9"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="75"/>
+            <w:r w:rsidR="000D3105">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3105" w:rsidRPr="00891676" w14:paraId="78AADAF7" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="000D3105" w:rsidRPr="000D3105" w14:paraId="78AADAF7" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="24FC2882" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="005E69A6">
+          <w:p w14:paraId="24FC2882" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="005E69A6" w:rsidRDefault="000D3105" w:rsidP="005E69A6">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E69A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please attach copy of last return (if available)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D9F2A78" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="009A57FA" w:rsidRDefault="000D3105" w:rsidP="00C758AC">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4945"/>
-        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="4573"/>
+        <w:gridCol w:w="384"/>
         <w:gridCol w:w="849"/>
         <w:gridCol w:w="4821"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D3105" w14:paraId="52E8CEFF" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2D176E" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00036C5E">
+          <w:p w14:paraId="6E2D176E" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00EC2F8A" w:rsidRDefault="000D3105" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Real Estate (including any interest therein)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3105" w14:paraId="217EED1A" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4859E62D" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> land, house and land, shop property etc)</w:t>
+          <w:p w14:paraId="4859E62D" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Description (eg land, house and land, shop property etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE02883" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3BE02883" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="80" w:name="Text62"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="76" w:name="Text62"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="80"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="76"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3105" w14:paraId="5D2AE053" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5ACB2D" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1D5ACB2D" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Full address (including Vol., Folio, Lot no, if known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3130D3" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3F3130D3" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="81" w:name="Text63"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="77" w:name="Text63"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="81"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="77"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3105" w14:paraId="4E020FF6" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="50ECA98B" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="50ECA98B" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="000D3105" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Who holds Title documents?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="223107B9" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="223107B9" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="82" w:name="Text64"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="78" w:name="Text64"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="82"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="78"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3105" w14:paraId="6B8A4BB6" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="402B1C58" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="402B1C58" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name in which Title stands or interest in property</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="50EB3CDA" w14:textId="77777777" w:rsidR="000D3105" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="50EB3CDA" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="83" w:name="Text65"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="79" w:name="Text65"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="83"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="79"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A57FA" w14:paraId="4B737A40" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="33878120" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="33878120" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Is the property subject to Mortgage? Please give details.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="707173C7" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="707173C7" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="84" w:name="Text66"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="80" w:name="Text66"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="84"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="80"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A57FA" w14:paraId="1445A250" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2825C4E4" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2825C4E4" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If buildings are insured, state name of Insurer and give details of Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFF17EC" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4BFF17EC" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="85" w:name="Text67"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="81" w:name="Text67"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="85"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="81"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A57FA" w14:paraId="7DCEBB0C" w14:textId="77777777" w:rsidTr="001470E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5806" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7087EA" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4E7087EA" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Does the Represented Person reside in the property</w:t>
             </w:r>
-            <w:r w:rsidR="006871F2" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="006871F2">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1B0655" w14:textId="0EDC26A9" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="4E1B0655" w14:textId="0EDC26A9" w:rsidR="009A57FA" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1571"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="86" w:name="Check10"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="82" w:name="Check10"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="82"/>
+            <w:r w:rsidR="0003083E">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
-            <w:r w:rsidR="0003083E" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="0003083E">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="87" w:name="Check11"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="83" w:name="Check11"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="83"/>
+            <w:r w:rsidR="0003083E">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A57FA" w14:paraId="6F1D48FB" w14:textId="77777777" w:rsidTr="00891676">
+      <w:tr w:rsidR="009A57FA" w14:paraId="6F1D48FB" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4945" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEAC932" w14:textId="2E670E95" w:rsidR="009A57FA" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If no, who occupies the property</w:t>
             </w:r>
-            <w:r w:rsidR="001470E9" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="001470E9">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and state their relationship to the Represented Person</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5682" w:type="dxa"/>
+            <w:tcW w:w="6054" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="10357D86" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="10357D86" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="88" w:name="Text68"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="84" w:name="Text68"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="88"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="84"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A57FA" w14:paraId="4CEA11DC" w14:textId="77777777" w:rsidTr="00891676">
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="009A57FA" w14:paraId="4CEA11DC" w14:textId="77777777" w:rsidTr="00BD6F2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5185B414" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Is rent paid by the occupant?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5682" w:type="dxa"/>
+            <w:tcW w:w="6054" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="115A3684" w14:textId="0848BDA1" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="115A3684" w14:textId="0848BDA1" w:rsidR="009A57FA" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1786"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="89" w:name="Check12"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="85" w:name="Check12"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="85"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0003083E" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="0003083E">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidR="0003083E" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="0003083E">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="90" w:name="Check13"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="86" w:name="Check13"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="86"/>
+            <w:r w:rsidR="0003083E">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A57FA" w14:paraId="0B2C0646" w14:textId="77777777" w:rsidTr="00891676">
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="009A57FA" w14:paraId="0B2C0646" w14:textId="77777777" w:rsidTr="00BD6F2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABC0FB2" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="009A57FA" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>State the amount of rent</w:t>
             </w:r>
-            <w:r w:rsidR="00693181" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00693181">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5682" w:type="dxa"/>
+            <w:tcW w:w="6054" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB2F349" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2BB2F349" w14:textId="77777777" w:rsidR="009A57FA" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="91" w:name="Text69"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="87" w:name="Text69"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="91"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="87"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D234D" w14:paraId="324F1464" w14:textId="77777777" w:rsidTr="00891676">
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="005D234D" w14:paraId="324F1464" w14:textId="77777777" w:rsidTr="00BD6F2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F95B3C" w14:textId="77777777" w:rsidR="005D234D" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date to which rent paid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5682" w:type="dxa"/>
+            <w:tcW w:w="6054" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="232DE24B" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="232DE24B" w14:textId="77777777" w:rsidR="005D234D" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text264"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text265"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text266"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D234D" w14:paraId="3E08635F" w14:textId="77777777" w:rsidTr="00891676">
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="005D234D" w14:paraId="3E08635F" w14:textId="77777777" w:rsidTr="00BD6F2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECDFC33" w14:textId="77777777" w:rsidR="005D234D" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>By whom is the rent collected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5682" w:type="dxa"/>
+            <w:tcW w:w="6054" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5F50E906" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5F50E906" w14:textId="77777777" w:rsidR="005D234D" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="92" w:name="Text70"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="88" w:name="Text70"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="92"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="88"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001470E9" w14:paraId="568C002B" w14:textId="77777777" w:rsidTr="00891676">
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="001470E9" w14:paraId="568C002B" w14:textId="77777777" w:rsidTr="00BD6F2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FF5A73" w14:textId="5AA76A7D" w:rsidR="001470E9" w:rsidRDefault="001470E9" w:rsidP="001470E9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Is there a documented rental agreement?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5682" w:type="dxa"/>
+            <w:tcW w:w="6054" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3DF27B" w14:textId="39474181" w:rsidR="001470E9" w:rsidRPr="00891676" w:rsidRDefault="001470E9" w:rsidP="001470E9">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0F3DF27B" w14:textId="39474181" w:rsidR="001470E9" w:rsidRDefault="001470E9" w:rsidP="001470E9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001470E9" w14:paraId="51D3383C" w14:textId="77777777" w:rsidTr="00891676">
+      <w:tr w:rsidR="001470E9" w14:paraId="51D3383C" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4945" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="4573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D90555" w14:textId="77777777" w:rsidR="001470E9" w:rsidRDefault="001470E9" w:rsidP="001470E9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If property is vacant, what are your intentions regarding future management of the property?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5682" w:type="dxa"/>
+            <w:tcW w:w="6054" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3AAE7535" w14:textId="77777777" w:rsidR="001470E9" w:rsidRPr="00891676" w:rsidRDefault="001470E9" w:rsidP="001470E9">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3AAE7535" w14:textId="77777777" w:rsidR="001470E9" w:rsidRPr="005D234D" w:rsidRDefault="001470E9" w:rsidP="001470E9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text269"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="93" w:name="Text269"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="89" w:name="Text269"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="93"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="89"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F2148AA" w14:textId="77777777" w:rsidR="000D3105" w:rsidRDefault="006871F2" w:rsidP="006871F2">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If more than one property, please provide details on a separate page</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2321"/>
         <w:gridCol w:w="4904"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006871F2" w:rsidRPr="00891676" w14:paraId="70897255" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="006871F2" w14:paraId="70897255" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2AED66B2" w14:textId="77777777" w:rsidR="006871F2" w:rsidRPr="00891676" w:rsidRDefault="006871F2" w:rsidP="00036C5E">
+          <w:p w14:paraId="2AED66B2" w14:textId="77777777" w:rsidR="006871F2" w:rsidRPr="00EC2F8A" w:rsidRDefault="006871F2" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:lastRenderedPageBreak/>
               <w:t>Furniture description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006871F2" w:rsidRPr="00891676" w14:paraId="5213A688" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="006871F2" w:rsidRPr="000D3105" w14:paraId="5213A688" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7225" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="63F42582" w14:textId="77777777" w:rsidR="006871F2" w:rsidRPr="00891676" w:rsidRDefault="006871F2" w:rsidP="00CE2C5F">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> yes, please attach a copy)</w:t>
+          <w:p w14:paraId="63F42582" w14:textId="77777777" w:rsidR="006871F2" w:rsidRPr="000D3105" w:rsidRDefault="006871F2" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Has inventory been prepared? (if yes, please attach a copy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="284FC52B" w14:textId="008308CE" w:rsidR="006871F2" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="284FC52B" w14:textId="008308CE" w:rsidR="006871F2" w:rsidRPr="000D3105" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="94" w:name="Check14"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="90" w:name="Check14"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="90"/>
+            <w:r w:rsidR="006871F2">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="174BCD67" w14:textId="0327D140" w:rsidR="006871F2" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="174BCD67" w14:textId="0327D140" w:rsidR="006871F2" w:rsidRPr="000D3105" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="95" w:name="Check15"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="91" w:name="Check15"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="91"/>
+            <w:r w:rsidR="006871F2">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006871F2" w:rsidRPr="00891676" w14:paraId="506DABDD" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="006871F2" w:rsidRPr="000D3105" w14:paraId="506DABDD" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56E89F7F" w14:textId="77777777" w:rsidR="006871F2" w:rsidRPr="00891676" w:rsidRDefault="006871F2" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="56E89F7F" w14:textId="77777777" w:rsidR="006871F2" w:rsidRDefault="006871F2" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Location of furniture:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8306" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="353BC126" w14:textId="77777777" w:rsidR="006871F2" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="353BC126" w14:textId="77777777" w:rsidR="006871F2" w:rsidRPr="000D3105" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="96" w:name="Text72"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="92" w:name="Text72"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="96"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="92"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006871F2" w:rsidRPr="00891676" w14:paraId="035E90BA" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="006871F2" w:rsidRPr="000D3105" w14:paraId="035E90BA" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1A672E0E" w14:textId="77777777" w:rsidR="006871F2" w:rsidRPr="00891676" w:rsidRDefault="006871F2" w:rsidP="006871F2">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1A672E0E" w14:textId="77777777" w:rsidR="006871F2" w:rsidRPr="006871F2" w:rsidRDefault="006871F2" w:rsidP="006871F2">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>If furniture is insured, state name of Insurer and give details of Policy:</w:t>
             </w:r>
-            <w:r w:rsidR="00651979" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00651979">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00651979" w:rsidRPr="00891676">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00651979">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text73"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="97" w:name="Text73"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="93" w:name="Text73"/>
+            <w:r w:rsidR="00651979">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00651979" w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="97"/>
+            <w:r w:rsidR="00651979">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00651979">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00651979">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00651979">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00651979">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00651979">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00651979">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="93"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DE2E78A" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="003732FC" w:rsidRDefault="003732FC" w:rsidP="00C758AC">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2543"/>
         <w:gridCol w:w="571"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003732FC" w:rsidRPr="00891676" w14:paraId="090D7EBD" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="003732FC" w14:paraId="090D7EBD" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="64D98D45" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="003732FC" w:rsidP="00036C5E">
+          <w:p w14:paraId="64D98D45" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00EC2F8A" w:rsidRDefault="003732FC" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Personal effects (clothing, books, tools, jewellery etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003732FC" w:rsidRPr="00891676" w14:paraId="0D8DFDB0" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="003732FC" w:rsidRPr="000D3105" w14:paraId="0D8DFDB0" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7225" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="65C3D700" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> yes, please attach a copy)</w:t>
+          <w:p w14:paraId="65C3D700" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="000D3105" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Has inventory been prepared? (if yes, please attach a copy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="251BF9A3" w14:textId="30331F20" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="251BF9A3" w14:textId="30331F20" w:rsidR="003732FC" w:rsidRPr="000D3105" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="98" w:name="Check16"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="94" w:name="Check16"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="94"/>
+            <w:r w:rsidR="003732FC">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D44A580" w14:textId="26CE5000" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="3D44A580" w14:textId="26CE5000" w:rsidR="003732FC" w:rsidRPr="000D3105" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="99" w:name="Check17"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="95" w:name="Check17"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="95"/>
+            <w:r w:rsidR="003732FC">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003732FC" w:rsidRPr="00891676" w14:paraId="5ABE3E0F" w14:textId="77777777" w:rsidTr="00891BA0">
+      <w:tr w:rsidR="003732FC" w:rsidRPr="000D3105" w14:paraId="5ABE3E0F" w14:textId="77777777" w:rsidTr="00891BA0">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4A08C7" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1B4A08C7" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="000D3105" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Description of personal effect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8084" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="023F8AD8" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="023F8AD8" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="000D3105" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="100" w:name="Text74"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="96" w:name="Text74"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="100"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="96"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003732FC" w:rsidRPr="00891676" w14:paraId="1DA01300" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="003732FC" w:rsidRPr="000D3105" w14:paraId="1DA01300" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5FAB21" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="003732FC" w:rsidP="00693181">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4F5FAB21" w14:textId="77777777" w:rsidR="003732FC" w:rsidRDefault="003732FC" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Location of personal effects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2434EE20" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00693181">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2434EE20" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="000D3105" w:rsidRDefault="00651979" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="101" w:name="Text75"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="97" w:name="Text75"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="101"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="97"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2105A485" w14:textId="77777777" w:rsidR="006871F2" w:rsidRDefault="006871F2" w:rsidP="00C758AC">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1917"/>
         <w:gridCol w:w="1911"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003732FC" w:rsidRPr="00891676" w14:paraId="42285603" w14:textId="77777777" w:rsidTr="00864F5F">
+      <w:tr w:rsidR="003732FC" w14:paraId="42285603" w14:textId="77777777" w:rsidTr="00864F5F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="70853AA9" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="003732FC" w:rsidP="00036C5E">
+          <w:p w14:paraId="70853AA9" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00EC2F8A" w:rsidRDefault="003732FC" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Bank (or other financial institution) accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003732FC" w:rsidRPr="00891676" w14:paraId="705866F7" w14:textId="77777777" w:rsidTr="00894EAE">
+      <w:tr w:rsidR="003732FC" w:rsidRPr="003732FC" w14:paraId="705866F7" w14:textId="77777777" w:rsidTr="00894EAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20788B3B" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="20788B3B" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="003732FC" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003732FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of financial institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B821D9D" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="4B821D9D" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="003732FC" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003732FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Account no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59B6FF4D" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="59B6FF4D" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="003732FC" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003732FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of account owner/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6D230F" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="5C6D230F" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="003732FC" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Location of p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003732FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>assbook or card</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E6DA7A" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="003732FC" w:rsidRDefault="003732FC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Balance</w:t>
             </w:r>
-            <w:r w:rsidR="00894EAE" w:rsidRPr="00891676">
+            <w:r w:rsidR="00894EAE" w:rsidRPr="00894EAE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> $</w:t>
             </w:r>
-            <w:r w:rsidR="00894EAE" w:rsidRPr="00891676">
+            <w:r w:rsidR="00894EAE" w:rsidRPr="00894EAE">
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>at date of Administration Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="021ACE64" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="003732FC" w14:paraId="021ACE64" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A72FA1C" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0A72FA1C" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="102" w:name="Text76"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="98" w:name="Text76"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="102"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="98"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77F1B8B2" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="77F1B8B2" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="103" w:name="Text77"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="99" w:name="Text77"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="103"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="99"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F476B2B" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0F476B2B" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="104" w:name="Text78"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="100" w:name="Text78"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="104"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="100"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41E716AE" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="41E716AE" w14:textId="77777777" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="105" w:name="Text79"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="101" w:name="Text79"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="105"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="101"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="595DE4AE" w14:textId="0D3AA3AF" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="595DE4AE" w14:textId="0D3AA3AF" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="106" w:name="Text80"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="102" w:name="Text80"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="106"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="102"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="4DFD3C42" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="003732FC" w14:paraId="4DFD3C42" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="596C8A60" w14:textId="34F9F7AA" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="596C8A60" w14:textId="34F9F7AA" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text81"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="107" w:name="Text81"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="103" w:name="Text81"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="107"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="103"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3405599F" w14:textId="596D68F0" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3405599F" w14:textId="596D68F0" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text82"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="108" w:name="Text82"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="104" w:name="Text82"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="108"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="104"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4C03F3" w14:textId="0D7C0EC0" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4C4C03F3" w14:textId="0D7C0EC0" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text83"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="109" w:name="Text83"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="105" w:name="Text83"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="109"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="105"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B405D4B" w14:textId="2104B8E8" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1B405D4B" w14:textId="2104B8E8" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text84"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="110" w:name="Text84"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="106" w:name="Text84"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="110"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="106"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F47BBD3" w14:textId="01CE9527" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="0F47BBD3" w14:textId="01CE9527" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text85"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="111" w:name="Text85"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="107" w:name="Text85"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="111"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="107"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="70596A6D" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="003732FC" w14:paraId="70596A6D" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06FD8912" w14:textId="7B0C5DB5" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="06FD8912" w14:textId="7B0C5DB5" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text86"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="112" w:name="Text86"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="108" w:name="Text86"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="112"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="108"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478029E4" w14:textId="785F224F" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="478029E4" w14:textId="785F224F" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="113" w:name="Text87"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="109" w:name="Text87"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="113"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="109"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD3EC11" w14:textId="620715C0" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1AD3EC11" w14:textId="620715C0" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text88"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="114" w:name="Text88"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="110" w:name="Text88"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="114"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="110"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1412A7" w14:textId="09094E1C" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4F1412A7" w14:textId="09094E1C" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text89"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="115" w:name="Text89"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="111" w:name="Text89"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="115"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="111"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="501C7FA3" w14:textId="2891712E" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="501C7FA3" w14:textId="2891712E" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text90"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="116" w:name="Text90"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="112" w:name="Text90"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="116"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="112"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="7A085BC0" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="003732FC" w14:paraId="7A085BC0" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3154CC1D" w14:textId="79EB771A" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3154CC1D" w14:textId="79EB771A" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text91"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="117" w:name="Text91"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="113" w:name="Text91"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="117"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="113"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D273966" w14:textId="54B07248" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1D273966" w14:textId="54B07248" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text92"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="118" w:name="Text92"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="114" w:name="Text92"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="118"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="114"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04D1AEC3" w14:textId="577AF17D" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="04D1AEC3" w14:textId="577AF17D" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="119" w:name="Text93"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="115" w:name="Text93"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="119"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="115"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2A24DC" w14:textId="69875C53" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7B2A24DC" w14:textId="69875C53" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text94"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="120" w:name="Text94"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="116" w:name="Text94"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="120"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="116"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD50AB4" w14:textId="223A1B0A" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="1AD50AB4" w14:textId="223A1B0A" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="121" w:name="Text95"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="117" w:name="Text95"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="121"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="117"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="773FE53A" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="003732FC" w14:paraId="773FE53A" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB4D614" w14:textId="476FDA2B" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2DB4D614" w14:textId="476FDA2B" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="122" w:name="Text96"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="118" w:name="Text96"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="122"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="118"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D858487" w14:textId="79F3F31F" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0D858487" w14:textId="79F3F31F" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="123" w:name="Text97"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="119" w:name="Text97"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="123"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="119"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5639D88D" w14:textId="70402B66" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5639D88D" w14:textId="70402B66" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text98"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="124" w:name="Text98"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="120" w:name="Text98"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="124"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="120"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04358B31" w14:textId="271D1340" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="04358B31" w14:textId="271D1340" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text99"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="125" w:name="Text99"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="121" w:name="Text99"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="125"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="121"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="152994D8" w14:textId="703F0013" w:rsidR="003732FC" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="152994D8" w14:textId="703F0013" w:rsidR="003732FC" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text100"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="126" w:name="Text100"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="122" w:name="Text100"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="126"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="122"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="4F685B20" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="003732FC" w14:paraId="4F685B20" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6949DC34" w14:textId="498DC84A" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6949DC34" w14:textId="498DC84A" w:rsidR="00EB4BDF" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text101"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="127" w:name="Text101"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="123" w:name="Text101"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="127"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="123"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="519193BA" w14:textId="6C2022CE" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="519193BA" w14:textId="6C2022CE" w:rsidR="00EB4BDF" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text102"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="128" w:name="Text102"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="124" w:name="Text102"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="128"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="124"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58DD226E" w14:textId="2831DD93" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="58DD226E" w14:textId="2831DD93" w:rsidR="00EB4BDF" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text103"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="129" w:name="Text103"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="125" w:name="Text103"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="129"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="125"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="367ECA53" w14:textId="24406F59" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="367ECA53" w14:textId="24406F59" w:rsidR="00EB4BDF" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text104"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="130" w:name="Text104"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="126" w:name="Text104"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="130"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="126"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3924AF5D" w14:textId="22383F2C" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="3924AF5D" w14:textId="22383F2C" w:rsidR="00EB4BDF" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text105"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="131" w:name="Text105"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="127" w:name="Text105"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="131"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="127"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="3D136C73" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="003732FC" w14:paraId="3D136C73" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="717CBA61" w14:textId="403DDBE1" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="717CBA61" w14:textId="403DDBE1" w:rsidR="00EB4BDF" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text106"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="132" w:name="Text106"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="128" w:name="Text106"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="132"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="128"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="590720AF" w14:textId="27381382" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="590720AF" w14:textId="27381382" w:rsidR="00EB4BDF" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text107"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="133" w:name="Text107"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="129" w:name="Text107"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="133"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="129"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="017DC6C0" w14:textId="036251DA" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="017DC6C0" w14:textId="036251DA" w:rsidR="00EB4BDF" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text108"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="134" w:name="Text108"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="130" w:name="Text108"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="134"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="130"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="513E59D0" w14:textId="583FAD38" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="513E59D0" w14:textId="583FAD38" w:rsidR="00EB4BDF" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text109"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="135" w:name="Text109"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="131" w:name="Text109"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="135"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="131"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="600864E4" w14:textId="75F9CB03" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="600864E4" w14:textId="75F9CB03" w:rsidR="00EB4BDF" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text110"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="136" w:name="Text110"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="132" w:name="Text110"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="136"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="132"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3ABD" w:rsidRPr="00891676" w14:paraId="24774479" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="00EC3ABD" w:rsidRPr="00EC3ABD" w14:paraId="24774479" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8716" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3447A7" w14:textId="77777777" w:rsidR="00EC3ABD" w:rsidRPr="00891676" w:rsidRDefault="00EC3ABD" w:rsidP="00EC3ABD">
+          <w:p w14:paraId="2D3447A7" w14:textId="77777777" w:rsidR="00EC3ABD" w:rsidRPr="00EC3ABD" w:rsidRDefault="00EC3ABD" w:rsidP="00EC3ABD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49AD9D45" w14:textId="66D49429" w:rsidR="00EC3ABD" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00B95F4E">
+          <w:p w14:paraId="49AD9D45" w14:textId="66D49429" w:rsidR="00EC3ABD" w:rsidRPr="00EC3ABD" w:rsidRDefault="00B95F4E" w:rsidP="00B95F4E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =(Text80+Text85+Text90+Text95+Text100+Text105+Text110) \# "$#,##0.00;($#,##0.00)" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00277A5F" w:rsidRPr="00891676">
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$   0.00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E8A98B9" w14:textId="77777777" w:rsidR="003732FC" w:rsidRDefault="003732FC" w:rsidP="00C758AC">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="1CFEC9B9" w14:textId="77777777" w:rsidTr="00891BA0">
+      <w:tr w:rsidR="00EB4BDF" w14:paraId="1CFEC9B9" w14:textId="77777777" w:rsidTr="00891BA0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="76119E9C" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00EB4BDF" w:rsidP="00036C5E">
+          <w:p w14:paraId="76119E9C" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00EC2F8A" w:rsidRDefault="00EB4BDF" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Shares, stock units, debentures, bonds etc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003083E" w:rsidRPr="00891676" w14:paraId="62253CE5" w14:textId="77777777" w:rsidTr="00891BA0">
+      <w:tr w:rsidR="0003083E" w:rsidRPr="000D3105" w14:paraId="62253CE5" w14:textId="77777777" w:rsidTr="00891BA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758D8C34" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="0003083E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="758D8C34" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="000D3105" w:rsidRDefault="0003083E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5248AA77" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="0003083E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="5248AA77" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="000D3105" w:rsidRDefault="0003083E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Type of investment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C06F92" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="0003083E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="48C06F92" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="000D3105" w:rsidRDefault="0003083E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of account owner/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="198513CD" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00245A68" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="198513CD" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="000D3105" w:rsidRDefault="00245A68" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of shares </w:t>
             </w:r>
-            <w:r w:rsidR="00894EAE" w:rsidRPr="00891676">
+            <w:r w:rsidR="00894EAE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00245A68">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="00326CD9" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00326CD9">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00245A68">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> date of Administration </w:t>
             </w:r>
-            <w:r w:rsidR="00894EAE" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00894EAE">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00245A68">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>rder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21555832" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="0003083E" w:rsidP="00CE2C5F">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+          <w:p w14:paraId="21555832" w14:textId="77777777" w:rsidR="0003083E" w:rsidRPr="00EB4BDF" w:rsidRDefault="0003083E" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Investment value $ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Estimate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003083E" w:rsidRPr="00891676" w14:paraId="555240F5" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="0003083E" w:rsidRPr="008246CE" w14:paraId="555240F5" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="499E0903" w14:textId="1C0663D5" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="499E0903" w14:textId="1C0663D5" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text112"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="137" w:name="Text112"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="133" w:name="Text112"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...48 lines deleted...]
-            <w:bookmarkEnd w:id="137"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="133"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECCA08A" w14:textId="02BFBC17" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4ECCA08A" w14:textId="02BFBC17" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text113"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="138" w:name="Text113"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="134" w:name="Text113"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="138"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="134"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B37AFEB" w14:textId="69FEC336" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1B37AFEB" w14:textId="69FEC336" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text114"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="139" w:name="Text114"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="135" w:name="Text114"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="139"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="135"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42647F6C" w14:textId="77E6E9CA" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00C67A0E" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="42647F6C" w14:textId="77E6E9CA" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00C67A0E" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text115"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="#,##0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="140" w:name="Text115"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="136" w:name="Text115"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="140"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="136"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24791CCA" w14:textId="4509B94D" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="24791CCA" w14:textId="4509B94D" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text116"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="141" w:name="Text116"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="137" w:name="Text116"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="141"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="137"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003083E" w:rsidRPr="00891676" w14:paraId="007CDBA8" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="0003083E" w:rsidRPr="008246CE" w14:paraId="007CDBA8" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F92CD19" w14:textId="0070E43E" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4F92CD19" w14:textId="0070E43E" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text117"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="142" w:name="Text117"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="138" w:name="Text117"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="142"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="138"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD3069B" w14:textId="3321ECA0" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4DD3069B" w14:textId="3321ECA0" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="143" w:name="Text118"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="139" w:name="Text118"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="143"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="139"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33B14FEF" w14:textId="0649773E" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="33B14FEF" w14:textId="0649773E" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text119"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="144" w:name="Text119"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="140" w:name="Text119"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="144"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="140"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="345465AE" w14:textId="111DA190" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00C67A0E" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="345465AE" w14:textId="111DA190" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00C67A0E" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text120"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="#,##0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="145" w:name="Text120"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="141" w:name="Text120"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="145"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="141"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CDA698" w14:textId="36770B22" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="24CDA698" w14:textId="36770B22" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text121"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="146" w:name="Text121"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="142" w:name="Text121"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="146"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="142"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003083E" w:rsidRPr="00891676" w14:paraId="53AB17BA" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="0003083E" w:rsidRPr="008246CE" w14:paraId="53AB17BA" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5103659E" w14:textId="3CF2EBA8" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5103659E" w14:textId="3CF2EBA8" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text122"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="147" w:name="Text122"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="143" w:name="Text122"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="147"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="143"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5E30F9" w14:textId="6A98C792" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0A5E30F9" w14:textId="6A98C792" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text123"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="148" w:name="Text123"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="144" w:name="Text123"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="148"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="144"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8985D7" w14:textId="7DB397AA" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5A8985D7" w14:textId="7DB397AA" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text124"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="149" w:name="Text124"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="145" w:name="Text124"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="149"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="145"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68E06A96" w14:textId="6A1157DE" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00C67A0E" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="68E06A96" w14:textId="6A1157DE" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00C67A0E" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text125"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="#,##0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="150" w:name="Text125"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="146" w:name="Text125"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="150"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="146"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0465E266" w14:textId="0EFC891E" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="0465E266" w14:textId="0EFC891E" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text126"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="151" w:name="Text126"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="147" w:name="Text126"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="151"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="147"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003083E" w:rsidRPr="00891676" w14:paraId="1FCABE00" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="0003083E" w:rsidRPr="008246CE" w14:paraId="1FCABE00" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65BA2F02" w14:textId="07878333" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="65BA2F02" w14:textId="07878333" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text127"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="152" w:name="Text127"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="148" w:name="Text127"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="152"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="148"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32AA43E8" w14:textId="34514BC8" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32AA43E8" w14:textId="34514BC8" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text128"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="153" w:name="Text128"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="149" w:name="Text128"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="153"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="149"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48FBEF80" w14:textId="0629A291" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="48FBEF80" w14:textId="0629A291" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00651979" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text129"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="154" w:name="Text129"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="150" w:name="Text129"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="154"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="150"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="041FE1A3" w14:textId="22BE6F0E" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00C67A0E" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="041FE1A3" w14:textId="22BE6F0E" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00C67A0E" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="#,##0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="155" w:name="Text130"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="151" w:name="Text130"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="155"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="151"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="561FDF6A" w14:textId="0A5C6AD1" w:rsidR="0003083E" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="561FDF6A" w14:textId="0A5C6AD1" w:rsidR="0003083E" w:rsidRPr="008246CE" w:rsidRDefault="00B95F4E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text131"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="156" w:name="Text131"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="152" w:name="Text131"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="156"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="152"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3ABD" w:rsidRPr="00891676" w14:paraId="019DDCB1" w14:textId="77777777" w:rsidTr="00B95F4E">
+      <w:tr w:rsidR="00EC3ABD" w:rsidRPr="008246CE" w14:paraId="019DDCB1" w14:textId="77777777" w:rsidTr="00B95F4E">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE7CD55" w14:textId="77777777" w:rsidR="00EC3ABD" w:rsidRPr="00891676" w:rsidRDefault="00EC3ABD" w:rsidP="00EC3ABD">
+          <w:p w14:paraId="3FE7CD55" w14:textId="77777777" w:rsidR="00EC3ABD" w:rsidRPr="008246CE" w:rsidRDefault="00EC3ABD" w:rsidP="00EC3ABD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+            </w:pPr>
+            <w:bookmarkStart w:id="153" w:name="_Hlk77856304"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABD0CB9" w14:textId="49F0EDF8" w:rsidR="00EC3ABD" w:rsidRPr="00891676" w:rsidRDefault="00B95F4E" w:rsidP="00B95F4E">
+          <w:p w14:paraId="3ABD0CB9" w14:textId="49F0EDF8" w:rsidR="00EC3ABD" w:rsidRPr="00B83908" w:rsidRDefault="00B95F4E" w:rsidP="00B95F4E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83908">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r w:rsidRPr="00B83908">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =(Text116+Text121+Text126+Text131) \# "$#,##0.00;($#,##0.00)" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r w:rsidRPr="00B83908">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00277A5F" w:rsidRPr="00891676">
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F" w:rsidRPr="00B83908">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">   0.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83908">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="153"/>
     </w:tbl>
     <w:p w14:paraId="202830B8" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRDefault="00EB4BDF" w:rsidP="00C758AC">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="2FDF90A9" w14:textId="77777777" w:rsidTr="00891BA0">
+      <w:tr w:rsidR="00EB4BDF" w14:paraId="2FDF90A9" w14:textId="77777777" w:rsidTr="00891BA0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="40E1C216" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00EB4BDF" w:rsidP="00036C5E">
+          <w:p w14:paraId="40E1C216" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00EC2F8A" w:rsidRDefault="00EB4BDF" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Interest in Trust/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="0FC04A7A" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w14:paraId="0FC04A7A" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBD6A47" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00EB4BDF" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2EBD6A47" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="00EB4BDF" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Interest in a Trust?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A2F930" w14:textId="55E09A89" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="33A2F930" w14:textId="55E09A89" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="158" w:name="Check18"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="154" w:name="Check18"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="154"/>
+            <w:r w:rsidR="00EB4BDF">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3E86A6" w14:textId="1C361341" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="0E3E86A6" w14:textId="1C361341" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="159" w:name="Check19"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="155" w:name="Check19"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="155"/>
+            <w:r w:rsidR="00EB4BDF">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413960" w:rsidRPr="00891676" w14:paraId="6EBF1C06" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="00413960" w:rsidRPr="000D3105" w14:paraId="6EBF1C06" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF5D853" w14:textId="3DACB5D5" w:rsidR="00D8204B" w:rsidRPr="00891676" w:rsidRDefault="00413960" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5EF5D853" w14:textId="3DACB5D5" w:rsidR="00D8204B" w:rsidRPr="000D3105" w:rsidRDefault="00413960" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>If yes, please provide details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1878D63A" w14:textId="2D4AE6FE" w:rsidR="00413960" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="1878D63A" w14:textId="2D4AE6FE" w:rsidR="00413960" w:rsidRPr="000D3105" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text270"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="160" w:name="Text270"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="156" w:name="Text270"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="160"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="156"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="6EEE0C61" w14:textId="77777777" w:rsidTr="003F08A6">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w14:paraId="6EEE0C61" w14:textId="77777777" w:rsidTr="003F08A6">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34A311C9" w14:textId="0842C2E4" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00EB4BDF" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="34A311C9" w14:textId="0842C2E4" w:rsidR="00EB4BDF" w:rsidRPr="00CF2962" w:rsidRDefault="00EB4BDF" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF2962">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If yes, please provide a copy of the Trust Deed</w:t>
             </w:r>
-            <w:r w:rsidR="001470E9" w:rsidRPr="00891676">
+            <w:r w:rsidR="001470E9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/Deed of Variations and recent financial statements issued by the Trustee</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r w:rsidRPr="00CF2962">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D5DE691" w14:textId="77777777" w:rsidR="00C63972" w:rsidRDefault="00C63972"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="316713B3" w14:textId="77777777" w:rsidTr="00891BA0">
+      <w:tr w:rsidR="00EB4BDF" w14:paraId="316713B3" w14:textId="77777777" w:rsidTr="00891BA0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="56630FEE" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00EB4BDF" w:rsidP="00036C5E">
+          <w:p w14:paraId="56630FEE" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00EC2F8A" w:rsidRDefault="00EB4BDF" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
+              <w:lastRenderedPageBreak/>
               <w:t>Money loaned on mortgage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="10D5F4F5" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w14:paraId="10D5F4F5" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6B85A1" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00EB4BDF" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5A6B85A1" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="00EB4BDF" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Provide full details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="69F255E4" w14:textId="5EF9D541" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="69F255E4" w14:textId="5EF9D541" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text271"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="161" w:name="Text271"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="157" w:name="Text271"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="161"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="157"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="36893961" w14:textId="77777777" w:rsidTr="003F08A6">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w14:paraId="36893961" w14:textId="77777777" w:rsidTr="003F08A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B230868" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00EB4BDF" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7B230868" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="00EB4BDF" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Nature of security:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0680D6" w14:textId="011BA67A" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0A0680D6" w14:textId="011BA67A" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text134"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="162" w:name="Text134"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="158" w:name="Text134"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="162"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="158"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="48FDD5A8" w14:textId="77777777" w:rsidTr="003F08A6">
+      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w14:paraId="48FDD5A8" w14:textId="77777777" w:rsidTr="003F08A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="496B1B73" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00EB4BDF" w:rsidP="00693181">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="496B1B73" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRDefault="00EB4BDF" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Name and address of person who holds documents</w:t>
             </w:r>
-            <w:r w:rsidR="00413960" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00413960">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D08E31F" w14:textId="5392EE0B" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00693181">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2D08E31F" w14:textId="5392EE0B" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="003F08A6" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text135"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="163" w:name="Text135"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="159" w:name="Text135"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="163"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="159"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CFA6D1D" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRDefault="00EB4BDF" w:rsidP="00C758AC">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3901"/>
         <w:gridCol w:w="1906"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3112"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB4BDF" w:rsidRPr="00891676" w14:paraId="26C1B250" w14:textId="77777777" w:rsidTr="00891BA0">
+      <w:tr w:rsidR="00EB4BDF" w14:paraId="26C1B250" w14:textId="77777777" w:rsidTr="00891BA0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3E38DEA2" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00036C5E">
+          <w:p w14:paraId="3E38DEA2" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00EC2F8A" w:rsidRDefault="007226E2" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Life assurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="0B983636" w14:textId="77777777" w:rsidTr="00EC3ABD">
+      <w:tr w:rsidR="007226E2" w:rsidRPr="000D3105" w14:paraId="0B983636" w14:textId="77777777" w:rsidTr="00EC3ABD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE26926" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00EB4BDF" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="6FE26926" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="00EB4BDF" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE8B896" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="5BE8B896" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Policy no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09FE2DFC" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="09FE2DFC" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="000D3105" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Premium $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7736C7B4" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+          <w:p w14:paraId="7736C7B4" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRPr="00EB4BDF" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Policy held by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="5CF1BF0E" w14:textId="77777777" w:rsidTr="00B83908">
+      <w:tr w:rsidR="007226E2" w14:paraId="5CF1BF0E" w14:textId="77777777" w:rsidTr="00B83908">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="696465CB" w14:textId="055ACC14" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="696465CB" w14:textId="055ACC14" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text136"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="164" w:name="Text136"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="160" w:name="Text136"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="164"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="160"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA21515" w14:textId="6916CF43" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4BA21515" w14:textId="6916CF43" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text137"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="165" w:name="Text137"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="161" w:name="Text137"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="165"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="161"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="240F9588" w14:textId="116BB254" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="240F9588" w14:textId="116BB254" w:rsidR="00EB4BDF" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text138"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="166" w:name="Text138"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="162" w:name="Text138"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="166"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="162"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E84027" w14:textId="6CE8976B" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="04E84027" w14:textId="6CE8976B" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text139"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="167" w:name="Text139"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="163" w:name="Text139"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="167"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="163"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="46CCC08D" w14:textId="77777777" w:rsidTr="00B83908">
+      <w:tr w:rsidR="007226E2" w14:paraId="46CCC08D" w14:textId="77777777" w:rsidTr="00B83908">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="413B6057" w14:textId="5FFCB44B" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="413B6057" w14:textId="5FFCB44B" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text140"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="168" w:name="Text140"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="164" w:name="Text140"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="168"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="164"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DEBC4CC" w14:textId="5A217B11" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1DEBC4CC" w14:textId="5A217B11" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text141"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="169" w:name="Text141"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="165" w:name="Text141"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="169"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="165"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78E97BC1" w14:textId="2783D105" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="78E97BC1" w14:textId="2783D105" w:rsidR="00EB4BDF" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text142"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="170" w:name="Text142"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="166" w:name="Text142"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="170"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="166"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="303D9D6A" w14:textId="5D87D033" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="303D9D6A" w14:textId="5D87D033" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text143"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="171" w:name="Text143"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="167" w:name="Text143"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="171"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="167"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="6BC96163" w14:textId="77777777" w:rsidTr="00B83908">
+      <w:tr w:rsidR="007226E2" w14:paraId="6BC96163" w14:textId="77777777" w:rsidTr="00B83908">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3803C148" w14:textId="03CB6354" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3803C148" w14:textId="03CB6354" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text144"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="172" w:name="Text144"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="168" w:name="Text144"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="172"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="168"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="031ABBC1" w14:textId="69402139" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="031ABBC1" w14:textId="69402139" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text145"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="173" w:name="Text145"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="169" w:name="Text145"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="173"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="169"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A1915D" w14:textId="25762B7B" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="33A1915D" w14:textId="25762B7B" w:rsidR="00EB4BDF" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text146"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="174" w:name="Text146"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="170" w:name="Text146"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="174"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="170"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="585263BE" w14:textId="73C16E34" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="585263BE" w14:textId="73C16E34" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="175" w:name="Text147"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="171" w:name="Text147"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="175"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="171"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="1797B34D" w14:textId="77777777" w:rsidTr="00B83908">
+      <w:tr w:rsidR="007226E2" w14:paraId="1797B34D" w14:textId="77777777" w:rsidTr="00B83908">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27AA0C5A" w14:textId="467D835B" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="27AA0C5A" w14:textId="467D835B" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text148"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="176" w:name="Text148"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="172" w:name="Text148"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="176"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="172"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A89610" w14:textId="72429A77" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="41A89610" w14:textId="72429A77" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="177" w:name="Text149"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="173" w:name="Text149"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="177"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="173"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B91B495" w14:textId="4F9A8C77" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="7B91B495" w14:textId="4F9A8C77" w:rsidR="00EB4BDF" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text150"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="178" w:name="Text150"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="174" w:name="Text150"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="178"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="174"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC9B0FE" w14:textId="10ED5EC9" w:rsidR="00EB4BDF" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1FC9B0FE" w14:textId="10ED5EC9" w:rsidR="00EB4BDF" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text151"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="179" w:name="Text151"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="175" w:name="Text151"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="179"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="175"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83908" w:rsidRPr="00891676" w14:paraId="1CBB423C" w14:textId="77777777" w:rsidTr="00B83908">
+      <w:tr w:rsidR="00B83908" w:rsidRPr="00EC3ABD" w14:paraId="1CBB423C" w14:textId="77777777" w:rsidTr="00B83908">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5807" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31C65F33" w14:textId="77777777" w:rsidR="00B83908" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00EC3ABD">
+          <w:p w14:paraId="31C65F33" w14:textId="77777777" w:rsidR="00B83908" w:rsidRPr="00EC3ABD" w:rsidRDefault="00B83908" w:rsidP="00EC3ABD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="176" w:name="_Hlk77856370"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Total: </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="181" w:name="Text152"/>
+        <w:bookmarkStart w:id="177" w:name="Text152"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="223EF348" w14:textId="1A795587" w:rsidR="00B83908" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00B83908">
+          <w:p w14:paraId="223EF348" w14:textId="1A795587" w:rsidR="00B83908" w:rsidRPr="00EC3ABD" w:rsidRDefault="00B83908" w:rsidP="00B83908">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =(Text138+Text142+Text146+Text150) \# "$#,##0.00;($#,##0.00)" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00277A5F" w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>$   0.00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:bookmarkEnd w:id="181"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkEnd w:id="177"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6407DD22" w14:textId="77777777" w:rsidR="00B83908" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00693181">
+          <w:p w14:paraId="6407DD22" w14:textId="77777777" w:rsidR="00B83908" w:rsidRPr="00EC3ABD" w:rsidRDefault="00B83908" w:rsidP="00693181">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="176"/>
     </w:tbl>
     <w:p w14:paraId="56E8CC51" w14:textId="77777777" w:rsidR="00EB4BDF" w:rsidRDefault="00EB4BDF" w:rsidP="00C758AC">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3915"/>
         <w:gridCol w:w="1959"/>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="3038"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="777C1E9D" w14:textId="77777777" w:rsidTr="00EC3ABD">
+      <w:tr w:rsidR="007226E2" w14:paraId="777C1E9D" w14:textId="77777777" w:rsidTr="00EC3ABD">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF31512" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00036C5E">
+          <w:p w14:paraId="3BF31512" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00EC2F8A" w:rsidRDefault="007226E2" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Superannuation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="60747154" w14:textId="77777777" w:rsidTr="00C67A0E">
+      <w:tr w:rsidR="007226E2" w:rsidRPr="000D3105" w14:paraId="60747154" w14:textId="77777777" w:rsidTr="00C67A0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FAF6D62" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="6FAF6D62" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="000D3105" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name of company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38044EA6" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="38044EA6" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="000D3105" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Member no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="184A0E7F" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="184A0E7F" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="000D3105" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Balance $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1AEFF5" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+          <w:p w14:paraId="6C1AEFF5" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00EB4BDF" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Regular superannuation pension </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...4 lines deleted...]
-              <w:t>(month/fortnight/week</w:t>
+            <w:r w:rsidRPr="007226E2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(month</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/fortnight/week</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00326CD9" w:rsidRPr="00891676" w14:paraId="2253BA49" w14:textId="77777777" w:rsidTr="007A2DA5">
+      <w:tr w:rsidR="00326CD9" w14:paraId="2253BA49" w14:textId="77777777" w:rsidTr="007A2DA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2C8FEF" w14:textId="2BF48B91" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6E2C8FEF" w14:textId="2BF48B91" w:rsidR="00326CD9" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text153"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="182" w:name="Text153"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="178" w:name="Text153"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="182"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="178"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9ABDA8" w14:textId="62EC3AA7" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3E9ABDA8" w14:textId="62EC3AA7" w:rsidR="00326CD9" w:rsidRDefault="003F08A6" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text154"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="183" w:name="Text154"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="179" w:name="Text154"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="183"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="179"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="516ABD5B" w14:textId="1CC297AF" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="516ABD5B" w14:textId="1CC297AF" w:rsidR="00326CD9" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text155"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="184" w:name="Text155"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="180" w:name="Text155"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="184"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="180"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06EF3869" w14:textId="34E9B7E9" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="06EF3869" w14:textId="34E9B7E9" w:rsidR="00326CD9" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text156"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="185" w:name="Text156"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="181" w:name="Text156"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="181"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="0008315B" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Month"/>
                     <w:listEntry w:val="Fortnight"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="186" w:name="Dropdown8"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="182" w:name="Dropdown8"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...19 lines deleted...]
-            <w:bookmarkEnd w:id="186"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="182"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00326CD9" w:rsidRPr="00891676" w14:paraId="63352700" w14:textId="77777777" w:rsidTr="007A2DA5">
+      <w:tr w:rsidR="00326CD9" w14:paraId="63352700" w14:textId="77777777" w:rsidTr="007A2DA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011E4775" w14:textId="017AC0B2" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="011E4775" w14:textId="017AC0B2" w:rsidR="00326CD9" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text157"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="187" w:name="Text157"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="183" w:name="Text157"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="187"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="183"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01A80B2E" w14:textId="57406404" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="01A80B2E" w14:textId="57406404" w:rsidR="00326CD9" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text158"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="188" w:name="Text158"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="184" w:name="Text158"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="188"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="184"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26C1959E" w14:textId="4F2152E3" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="26C1959E" w14:textId="4F2152E3" w:rsidR="00326CD9" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text159"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="189" w:name="Text159"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="185" w:name="Text159"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="189"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="185"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B958C52" w14:textId="0A95EC30" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="6B958C52" w14:textId="0A95EC30" w:rsidR="00326CD9" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text160"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="190" w:name="Text160"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="186" w:name="Text160"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="186"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="0008315B" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Month"/>
                     <w:listEntry w:val="Fortnight"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0008315B" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00326CD9" w:rsidRPr="00891676" w14:paraId="69707371" w14:textId="77777777" w:rsidTr="007A2DA5">
+      <w:tr w:rsidR="00326CD9" w14:paraId="69707371" w14:textId="77777777" w:rsidTr="007A2DA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09262151" w14:textId="02FEF86B" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="09262151" w14:textId="02FEF86B" w:rsidR="00326CD9" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="191" w:name="Text161"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="187" w:name="Text161"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="191"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="187"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16D8CCA3" w14:textId="79F0099F" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="16D8CCA3" w14:textId="79F0099F" w:rsidR="00326CD9" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text162"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="192" w:name="Text162"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="188" w:name="Text162"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="192"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="188"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="162F4323" w14:textId="64D86338" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="00E55C26" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="162F4323" w14:textId="64D86338" w:rsidR="00326CD9" w:rsidRDefault="00E55C26" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text163"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="193" w:name="Text163"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="189" w:name="Text163"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="193"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="189"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2F58DA" w14:textId="0AFDDB86" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="2E2F58DA" w14:textId="0AFDDB86" w:rsidR="00326CD9" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text164"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="194" w:name="Text164"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="190" w:name="Text164"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="190"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="0008315B" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Month"/>
                     <w:listEntry w:val="Fortnight"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0008315B" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00326CD9" w:rsidRPr="00891676" w14:paraId="284EDE50" w14:textId="77777777" w:rsidTr="007A2DA5">
+      <w:tr w:rsidR="00326CD9" w14:paraId="284EDE50" w14:textId="77777777" w:rsidTr="007A2DA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A09A47F" w14:textId="71208950" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1A09A47F" w14:textId="71208950" w:rsidR="00326CD9" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text165"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="195" w:name="Text165"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="191" w:name="Text165"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="195"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="191"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF86BEF" w14:textId="48D3C4EB" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7EF86BEF" w14:textId="48D3C4EB" w:rsidR="00326CD9" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text166"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="196" w:name="Text166"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="192" w:name="Text166"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="196"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="192"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B519AD3" w14:textId="446F948C" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="1B519AD3" w14:textId="446F948C" w:rsidR="00326CD9" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text167"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="197" w:name="Text167"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="193" w:name="Text167"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="197"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="193"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24AD52D1" w14:textId="6E8420F9" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="24AD52D1" w14:textId="6E8420F9" w:rsidR="00326CD9" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text168"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="198" w:name="Text168"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="194" w:name="Text168"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="194"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="0008315B" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Month"/>
                     <w:listEntry w:val="Fortnight"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0008315B" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00326CD9" w:rsidRPr="00891676" w14:paraId="75219DBD" w14:textId="77777777" w:rsidTr="007A2DA5">
+      <w:tr w:rsidR="00326CD9" w14:paraId="75219DBD" w14:textId="77777777" w:rsidTr="007A2DA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74B37A5A" w14:textId="3B3C8610" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="74B37A5A" w14:textId="3B3C8610" w:rsidR="00326CD9" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text169"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="199" w:name="Text169"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="195" w:name="Text169"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="199"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="195"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2469BFFD" w14:textId="3839626D" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2469BFFD" w14:textId="3839626D" w:rsidR="00326CD9" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text170"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="200" w:name="Text170"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="196" w:name="Text170"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="200"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="196"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07F718F7" w14:textId="2A7AB209" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="07F718F7" w14:textId="2A7AB209" w:rsidR="00326CD9" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text171"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="201" w:name="Text171"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="197" w:name="Text171"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="201"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="197"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D857D38" w14:textId="26707E0D" w:rsidR="00326CD9" w:rsidRPr="00891676" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="2D857D38" w14:textId="26707E0D" w:rsidR="00326CD9" w:rsidRDefault="00B83908" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text172"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="202" w:name="Text172"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="198" w:name="Text172"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="198"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="0008315B" w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Month"/>
                     <w:listEntry w:val="Fortnight"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0008315B" w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0008315B">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72E7514D" w14:textId="77777777" w:rsidR="007226E2" w:rsidRDefault="007226E2" w:rsidP="00C758AC">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3681"/>
         <w:gridCol w:w="24"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="05134907" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="007226E2" w14:paraId="05134907" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2F26F860" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00036C5E">
+          <w:p w14:paraId="2F26F860" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00EC2F8A" w:rsidRDefault="007226E2" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Interest in a deceased estate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="6E10FB8A" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="007226E2" w:rsidRPr="000D3105" w14:paraId="6E10FB8A" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE55654" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4FE55654" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="000D3105" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Name of deceased:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6922" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2DA49E" w14:textId="198227C5" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2C2DA49E" w14:textId="198227C5" w:rsidR="007226E2" w:rsidRPr="000D3105" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text174"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="203" w:name="Text174"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="199" w:name="Text174"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="203"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="199"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="35FBC5E5" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="007226E2" w:rsidRPr="000D3105" w14:paraId="35FBC5E5" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8EDB8A" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1C8EDB8A" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="000D3105" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Date and place of death:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6922" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2F890118" w14:textId="2B7AE29A" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2F890118" w14:textId="2B7AE29A" w:rsidR="007226E2" w:rsidRPr="000D3105" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text175"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="204" w:name="Text175"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="200" w:name="Text175"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="204"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="200"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="3BA8973D" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="007226E2" w:rsidRPr="000D3105" w14:paraId="3BA8973D" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="16E3A34F" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="16E3A34F" w14:textId="77777777" w:rsidR="007226E2" w:rsidRDefault="007226E2" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Name of Executor/Administrator:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6922" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="35FCBB42" w14:textId="2D2F4E16" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="35FCBB42" w14:textId="2D2F4E16" w:rsidR="007226E2" w:rsidRPr="000D3105" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text176"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="205" w:name="Text176"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="201" w:name="Text176"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="205"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="201"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D234D" w:rsidRPr="00891676" w14:paraId="4DE4A949" w14:textId="77777777" w:rsidTr="0008315B">
+      <w:tr w:rsidR="005D234D" w:rsidRPr="000D3105" w14:paraId="4DE4A949" w14:textId="77777777" w:rsidTr="0008315B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBEC4D8" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4DBEC4D8" w14:textId="77777777" w:rsidR="005D234D" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Date of Grant of Probate (or similar authority):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A926976" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2A926976" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="000D3105" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text264"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text265"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text266"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D234D" w:rsidRPr="00891676" w14:paraId="68F28C2B" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="005D234D" w:rsidRPr="000D3105" w14:paraId="68F28C2B" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="583F320E" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="583F320E" w14:textId="77777777" w:rsidR="005D234D" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Anticipated date of distribution:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0B702971" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0B702971" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="000D3105" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text264"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text265"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text266"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D234D" w:rsidRPr="00891676" w14:paraId="318BC5CF" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="005D234D" w:rsidRPr="000D3105" w14:paraId="318BC5CF" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF84FB2" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3BF84FB2" w14:textId="77777777" w:rsidR="005D234D" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Estimated value of the Represented Person’s inheritance $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40164617" w14:textId="4EA62FE2" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="40164617" w14:textId="4EA62FE2" w:rsidR="005D234D" w:rsidRPr="000D3105" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text177"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="206" w:name="Text177"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="202" w:name="Text177"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="206"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="202"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D234D" w:rsidRPr="00891676" w14:paraId="0EF0C530" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="005D234D" w:rsidRPr="002001C8" w14:paraId="0EF0C530" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A306DCA" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="5A306DCA" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="005E69A6" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E69A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please attach copy of the Grant of Probate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D234D" w:rsidRPr="00891676" w14:paraId="5DF3D5B6" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="005D234D" w:rsidRPr="002001C8" w14:paraId="5DF3D5B6" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45C97E01" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="45C97E01" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="005E69A6" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E69A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Please attach copy of Will of the deceased</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Please attach copy of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>Will of the deceased</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D234D" w:rsidRPr="00891676" w14:paraId="234B2F12" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="005D234D" w:rsidRPr="002001C8" w14:paraId="234B2F12" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5A8FCA" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="005D234D">
+          <w:p w14:paraId="6E5A8FCA" w14:textId="77777777" w:rsidR="005D234D" w:rsidRPr="005E69A6" w:rsidRDefault="005D234D" w:rsidP="005D234D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E69A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Please attach copy of Assets and Liabilities Statement of the deceased estate</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Please attach copy of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>Assets and Liabilities Statement of the deceased estate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16599497" w14:textId="77777777" w:rsidR="007226E2" w:rsidRDefault="007226E2" w:rsidP="00C758AC">
       <w:pPr>
         <w:pStyle w:val="Style10ptAfter0pt"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="53A0BCC7" w14:textId="77777777" w:rsidTr="00891BA0">
+      <w:tr w:rsidR="007226E2" w14:paraId="53A0BCC7" w14:textId="77777777" w:rsidTr="00891BA0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="05A63089" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="007226E2" w:rsidP="00036C5E">
+          <w:p w14:paraId="05A63089" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00EC2F8A" w:rsidRDefault="007226E2" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Vehicles or other plant and equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0008315B" w:rsidRPr="00891676" w14:paraId="5827EA6F" w14:textId="77777777" w:rsidTr="0008315B">
+      <w:tr w:rsidR="0008315B" w:rsidRPr="000D3105" w14:paraId="5827EA6F" w14:textId="77777777" w:rsidTr="0008315B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5877034C" w14:textId="77777777" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5877034C" w14:textId="77777777" w:rsidR="0008315B" w:rsidRPr="000D3105" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Make:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="68C64EC0" w14:textId="7C7A9E11" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="68C64EC0" w14:textId="7C7A9E11" w:rsidR="0008315B" w:rsidRPr="000D3105" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text178"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="207" w:name="Text178"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="203" w:name="Text178"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="207"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="203"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC81B48" w14:textId="77777777" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1AC81B48" w14:textId="77777777" w:rsidR="0008315B" w:rsidRPr="000D3105" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Model and year:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09CB527B" w14:textId="379BEC03" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="09CB527B" w14:textId="379BEC03" w:rsidR="0008315B" w:rsidRPr="000D3105" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text179"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="208" w:name="Text179"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="204" w:name="Text179"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="208"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="204"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0008315B" w:rsidRPr="00891676" w14:paraId="376DB01D" w14:textId="77777777" w:rsidTr="0008315B">
+      <w:tr w:rsidR="0008315B" w:rsidRPr="000D3105" w14:paraId="376DB01D" w14:textId="77777777" w:rsidTr="0008315B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E59958B" w14:textId="77777777" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0E59958B" w14:textId="77777777" w:rsidR="0008315B" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCABA95" w14:textId="74C1A8B0" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1DCABA95" w14:textId="74C1A8B0" w:rsidR="0008315B" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text180"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="209" w:name="Text180"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="205" w:name="Text180"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="209"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="205"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0564ABBE" w14:textId="77777777" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0564ABBE" w14:textId="77777777" w:rsidR="0008315B" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Registration no:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="021D41B0" w14:textId="1A2354A6" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="021D41B0" w14:textId="1A2354A6" w:rsidR="0008315B" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text181"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="210" w:name="Text181"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="206" w:name="Text181"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="210"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="206"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0008315B" w:rsidRPr="00891676" w14:paraId="606D41E9" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="0008315B" w:rsidRPr="000D3105" w14:paraId="606D41E9" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="060A24B4" w14:textId="77777777" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="060A24B4" w14:textId="77777777" w:rsidR="0008315B" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Location of vehicle:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2EC18A" w14:textId="590AC867" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4E2EC18A" w14:textId="590AC867" w:rsidR="0008315B" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text182"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="211" w:name="Text182"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="207" w:name="Text182"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="211"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="207"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72C3B527" w14:textId="77777777" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="72C3B527" w14:textId="77777777" w:rsidR="0008315B" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>In whose care:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59099A31" w14:textId="3654CC82" w:rsidR="0008315B" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="59099A31" w14:textId="3654CC82" w:rsidR="0008315B" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text183"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="212" w:name="Text183"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="208" w:name="Text183"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="212"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="208"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007226E2" w:rsidRPr="00891676" w14:paraId="40C19FB9" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="007226E2" w:rsidRPr="000D3105" w14:paraId="40C19FB9" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5A866800" w14:textId="77777777" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> comprehensive insurance:</w:t>
+          <w:p w14:paraId="5A866800" w14:textId="77777777" w:rsidR="007226E2" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Particulars of comprehensive insurance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7150B877" w14:textId="07F3A944" w:rsidR="007226E2" w:rsidRPr="00891676" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7150B877" w14:textId="07F3A944" w:rsidR="007226E2" w:rsidRPr="000D3105" w:rsidRDefault="0008315B" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text184"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="213" w:name="Text184"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="209" w:name="Text184"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="213"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="209"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="676BFA08" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="008246CE" w14:paraId="676BFA08" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1944A9" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="008246CE">
+          <w:p w14:paraId="5F1944A9" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="008246CE" w:rsidRDefault="008246CE" w:rsidP="008246CE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008246CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If insufficient space, please provide details on a separate page/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="346401AA" w14:textId="77777777" w:rsidR="008246CE" w:rsidRDefault="008246CE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="8931"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="5B5F34E3" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="5B5F34E3" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA09ACA" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00036C5E">
+          <w:p w14:paraId="7BA09ACA" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00EC2F8A" w:rsidRDefault="008246CE" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
+              <w:lastRenderedPageBreak/>
               <w:t>Interest in farming activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="52A3A445" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="52A3A445" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7CCBE4" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6E7CCBE4" w14:textId="77777777" w:rsidR="008246CE" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44A6EB74" w14:textId="3AF0E275" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="44A6EB74" w14:textId="3AF0E275" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text185"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="214" w:name="Text185"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="210" w:name="Text185"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="214"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="210"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="5E4B33B8" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="5E4B33B8" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE1D0D1" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6AE1D0D1" w14:textId="77777777" w:rsidR="008246CE" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Description:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7414D563" w14:textId="3107730E" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7414D563" w14:textId="3107730E" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="215" w:name="Text186"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="211" w:name="Text186"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="215"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="211"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="160E758A" w14:textId="77777777" w:rsidTr="00C758AC">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="008246CE" w14:paraId="160E758A" w14:textId="77777777" w:rsidTr="00C758AC">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="060C0452" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00693181">
+          <w:p w14:paraId="060C0452" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="008246CE" w:rsidRDefault="008246CE" w:rsidP="00693181">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008246CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If insufficient space, please provide details on a separate page/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43BFE801" w14:textId="7D95486B" w:rsidR="008246CE" w:rsidRDefault="008246CE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="4091"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001470E9" w:rsidRPr="00891676" w14:paraId="2A4FB6DD" w14:textId="77777777" w:rsidTr="001470E9">
+      <w:tr w:rsidR="001470E9" w14:paraId="2A4FB6DD" w14:textId="77777777" w:rsidTr="001470E9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10607" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1BAF2CA0" w14:textId="31798FDF" w:rsidR="001470E9" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+          <w:p w14:paraId="1BAF2CA0" w14:textId="31798FDF" w:rsidR="001470E9" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> and joint ventures)</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Interest in business entities (including companies, Partnerships and joint ventures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036C5E" w:rsidRPr="00891676" w14:paraId="292C9F70" w14:textId="77777777" w:rsidTr="00036C5E">
+      <w:tr w:rsidR="00036C5E" w14:paraId="292C9F70" w14:textId="77777777" w:rsidTr="00036C5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5417FF" w14:textId="0B0D0E00" w:rsidR="00036C5E" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2A5417FF" w14:textId="0B0D0E00" w:rsidR="00036C5E" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Business/Company/Partnership name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6643" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4F2713BA" w14:textId="2CE5F503" w:rsidR="00036C5E" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4F2713BA" w14:textId="2CE5F503" w:rsidR="00036C5E" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text325"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="216" w:name="Text325"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="212" w:name="Text325"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="216"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="212"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036C5E" w:rsidRPr="00891676" w14:paraId="46382F14" w14:textId="77777777" w:rsidTr="00036C5E">
+      <w:tr w:rsidR="00036C5E" w14:paraId="46382F14" w14:textId="77777777" w:rsidTr="00036C5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="39922E6F" w14:textId="4871AABE" w:rsidR="00036C5E" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="39922E6F" w14:textId="4871AABE" w:rsidR="00036C5E" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Is the Represented Person an office holder:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5792" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="380C2D72" w14:textId="7E320C9F" w:rsidR="00036C5E" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+          <w:p w14:paraId="380C2D72" w14:textId="7E320C9F" w:rsidR="00036C5E" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036C5E" w:rsidRPr="00891676" w14:paraId="36514022" w14:textId="77777777" w:rsidTr="00036C5E">
+      <w:tr w:rsidR="00036C5E" w14:paraId="36514022" w14:textId="77777777" w:rsidTr="00036C5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C48BFDA" w14:textId="7611780F" w:rsidR="00036C5E" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2C48BFDA" w14:textId="7611780F" w:rsidR="00036C5E" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Number of shares in business/company:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5792" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF4E063" w14:textId="22063ADF" w:rsidR="00036C5E" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+          <w:p w14:paraId="7DF4E063" w14:textId="22063ADF" w:rsidR="00036C5E" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text326"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="217" w:name="Text326"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="213" w:name="Text326"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="217"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="213"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036C5E" w:rsidRPr="00891676" w14:paraId="3ECAE860" w14:textId="77777777" w:rsidTr="00036C5E">
+      <w:tr w:rsidR="00036C5E" w14:paraId="3ECAE860" w14:textId="77777777" w:rsidTr="00036C5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="34BCF51F" w14:textId="6E9971EA" w:rsidR="00036C5E" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="34BCF51F" w14:textId="6E9971EA" w:rsidR="00036C5E" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Is the business subject to liquidation/administration proceedings?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="501488A4" w14:textId="4879F6D5" w:rsidR="00036C5E" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+          <w:p w14:paraId="501488A4" w14:textId="4879F6D5" w:rsidR="00036C5E" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036C5E" w:rsidRPr="00891676" w14:paraId="3E0FA3BD" w14:textId="77777777" w:rsidTr="001470E9">
+      <w:tr w:rsidR="00036C5E" w14:paraId="3E0FA3BD" w14:textId="77777777" w:rsidTr="001470E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10607" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7C099B18" w14:textId="6CAA0C16" w:rsidR="00036C5E" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+          <w:p w14:paraId="7C099B18" w14:textId="6CAA0C16" w:rsidR="00036C5E" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
-            <w:r w:rsidR="00E824EB" w:rsidRPr="00891676">
+            <w:r w:rsidR="00E824EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">provide copy of partnership agreement (if any). Copy of ASIC latest company extract (if any). Latest </w:t>
             </w:r>
-            <w:r w:rsidR="00BF693D" w:rsidRPr="00891676">
+            <w:r w:rsidR="00BF693D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>available financial report of the entities listed above.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FED4F80" w14:textId="660229C7" w:rsidR="00036C5E" w:rsidRPr="00891676" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
+          <w:p w14:paraId="2FED4F80" w14:textId="660229C7" w:rsidR="00036C5E" w:rsidRPr="00036C5E" w:rsidRDefault="00036C5E" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If insufficient space, please provide details on a separate page/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63082B61" w14:textId="27AF7E6D" w:rsidR="001470E9" w:rsidRDefault="001470E9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="53FC6D7C" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="008246CE" w14:paraId="53FC6D7C" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="34344309" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00036C5E">
+          <w:p w14:paraId="34344309" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00036C5E" w:rsidRDefault="008246CE" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+            <w:r w:rsidRPr="00036C5E">
               <w:t>Goods on hire purchase or lease</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="5A90F499" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="008246CE" w14:paraId="5A90F499" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16011740" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="16011740" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="008246CE" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Description of goods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42E5A6A0" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="42E5A6A0" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="008246CE" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name and address of finance company /dealer/lessor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3620B0" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="7F3620B0" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="008246CE" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount owing $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="64CEA98A" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="64CEA98A" w14:textId="77777777" w:rsidTr="00393342">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06048ABF" w14:textId="4A0642C3" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="06048ABF" w14:textId="4A0642C3" w:rsidR="008246CE" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text187"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="218" w:name="Text187"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="214" w:name="Text187"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="218"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="214"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="774B69D8" w14:textId="4044C6D5" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="774B69D8" w14:textId="4044C6D5" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text188"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="219" w:name="Text188"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="215" w:name="Text188"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="219"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="215"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="232886F8" w14:textId="3B5FEEF8" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="232886F8" w14:textId="3B5FEEF8" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text189"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="220" w:name="Text189"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="216" w:name="Text189"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="220"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="216"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="4DAC827E" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="4DAC827E" w14:textId="77777777" w:rsidTr="00393342">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="674AFDFA" w14:textId="2D36FCB2" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="674AFDFA" w14:textId="2D36FCB2" w:rsidR="008246CE" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text190"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="221" w:name="Text190"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="217" w:name="Text190"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="221"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="217"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42FE60C6" w14:textId="64522C49" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="42FE60C6" w14:textId="64522C49" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text191"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="222" w:name="Text191"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="218" w:name="Text191"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="222"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="218"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33D3568F" w14:textId="6EB5FD1A" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="33D3568F" w14:textId="6EB5FD1A" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text192"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="223" w:name="Text192"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="219" w:name="Text192"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="223"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="219"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="5E9FAA3F" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="5E9FAA3F" w14:textId="77777777" w:rsidTr="00393342">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E16EDBE" w14:textId="0D0F4480" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6E16EDBE" w14:textId="0D0F4480" w:rsidR="008246CE" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text193"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="224" w:name="Text193"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="220" w:name="Text193"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="224"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="220"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00AB874A" w14:textId="7195881E" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="00AB874A" w14:textId="7195881E" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text194"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="225" w:name="Text194"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="221" w:name="Text194"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="225"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="221"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F71DFB3" w14:textId="7F78849C" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="4F71DFB3" w14:textId="7F78849C" w:rsidR="008246CE" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text195"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="226" w:name="Text195"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="222" w:name="Text195"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="226"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="222"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="62B20B49" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="62B20B49" w14:textId="77777777" w:rsidTr="00393342">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E531E7C" w14:textId="576D0374" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2E531E7C" w14:textId="576D0374" w:rsidR="008246CE" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text196"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="227" w:name="Text196"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="223" w:name="Text196"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="227"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="223"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45C54E98" w14:textId="7B575495" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="45C54E98" w14:textId="7B575495" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text197"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="228" w:name="Text197"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="224" w:name="Text197"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="228"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="224"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D64E500" w14:textId="62311CC8" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="3D64E500" w14:textId="62311CC8" w:rsidR="008246CE" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text198"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="229" w:name="Text198"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="225" w:name="Text198"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="229"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="225"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="6C30B570" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="6C30B570" w14:textId="77777777" w:rsidTr="00393342">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6367EB00" w14:textId="0508784E" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6367EB00" w14:textId="0508784E" w:rsidR="008246CE" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text199"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="230" w:name="Text199"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="226" w:name="Text199"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="230"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="226"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24AF4607" w14:textId="639ADCFC" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="24AF4607" w14:textId="639ADCFC" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text200"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="231" w:name="Text200"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="227" w:name="Text200"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="231"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="227"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="731E4B03" w14:textId="43E3AFEF" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="731E4B03" w14:textId="43E3AFEF" w:rsidR="008246CE" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text201"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="232" w:name="Text201"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="228" w:name="Text201"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="232"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="228"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="0AA81A86" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="0AA81A86" w14:textId="77777777" w:rsidTr="00393342">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23AD7390" w14:textId="0E0DF161" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="23AD7390" w14:textId="0E0DF161" w:rsidR="008246CE" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text202"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="233" w:name="Text202"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="229" w:name="Text202"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="233"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="229"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5037281D" w14:textId="2E8C26AA" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5037281D" w14:textId="2E8C26AA" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text203"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="234" w:name="Text203"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="230" w:name="Text203"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="234"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="230"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0AC157" w14:textId="0AC46446" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="6F0AC157" w14:textId="0AC46446" w:rsidR="008246CE" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text204"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="235" w:name="Text204"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="231" w:name="Text204"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="235"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="231"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="68E15E1F" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="68E15E1F" w14:textId="77777777" w:rsidTr="00393342">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0E3A27" w14:textId="3CD6C814" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6E0E3A27" w14:textId="3CD6C814" w:rsidR="008246CE" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text205"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="236" w:name="Text205"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="232" w:name="Text205"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="236"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="232"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D9E234" w14:textId="5772B645" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="32D9E234" w14:textId="5772B645" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00C758AC" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text206"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="237" w:name="Text206"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="233" w:name="Text206"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="237"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="233"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC7BE6D" w14:textId="15DE47C6" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="6BC7BE6D" w14:textId="15DE47C6" w:rsidR="008246CE" w:rsidRDefault="00393342" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text207"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="238" w:name="Text207"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="234" w:name="Text207"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="238"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="234"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3ABD" w:rsidRPr="00891676" w14:paraId="7B0DB8AB" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="00EC3ABD" w:rsidRPr="008246CE" w14:paraId="7B0DB8AB" w14:textId="77777777" w:rsidTr="00393342">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8784" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28E4B549" w14:textId="77777777" w:rsidR="00EC3ABD" w:rsidRPr="00891676" w:rsidRDefault="00EC3ABD" w:rsidP="00EC3ABD">
+          <w:p w14:paraId="28E4B549" w14:textId="77777777" w:rsidR="00EC3ABD" w:rsidRPr="008246CE" w:rsidRDefault="00EC3ABD" w:rsidP="00EC3ABD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="690B8C2E" w14:textId="49336DAB" w:rsidR="00EC3ABD" w:rsidRPr="00891676" w:rsidRDefault="00393342" w:rsidP="00393342">
+          <w:p w14:paraId="690B8C2E" w14:textId="49336DAB" w:rsidR="00EC3ABD" w:rsidRPr="00393342" w:rsidRDefault="00393342" w:rsidP="00393342">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00393342">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r w:rsidRPr="00393342">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =(Text189+Text192+Text195+Text198+Text201+Text204+Text207) \# "$#,##0.00;($#,##0.00)" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r w:rsidRPr="00393342">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00277A5F" w:rsidRPr="00891676">
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F" w:rsidRPr="00393342">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">   0.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00393342">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="587270E8" w14:textId="77777777" w:rsidR="008246CE" w:rsidRDefault="008246CE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="8364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="0A3C59DF" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="0A3C59DF" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="396246A1" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00036C5E">
+          <w:p w14:paraId="396246A1" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00EC2F8A" w:rsidRDefault="008246CE" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Monies owed to Represented Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="2B906E1C" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="2B906E1C" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48506926" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="48506926" w14:textId="77777777" w:rsidR="008246CE" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Name of debtor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FDEA5EE" w14:textId="08AD7C9B" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4FDEA5EE" w14:textId="08AD7C9B" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text209"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="239" w:name="Text209"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="235" w:name="Text209"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="239"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="235"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="197C9AA4" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="197C9AA4" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDCE90F" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5EDCE90F" w14:textId="77777777" w:rsidR="008246CE" w:rsidRDefault="008246CE" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Address of debtor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE5C9D3" w14:textId="17FB71C8" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5BE5C9D3" w14:textId="17FB71C8" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text210"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="240" w:name="Text210"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="236" w:name="Text210"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="240"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="236"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008246CE" w:rsidRPr="00891676" w14:paraId="7175FDEF" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="008246CE" w:rsidRPr="000D3105" w14:paraId="7175FDEF" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C454A23" w14:textId="77777777" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="008246CE" w:rsidP="00693181">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5C454A23" w14:textId="77777777" w:rsidR="008246CE" w:rsidRDefault="008246CE" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Amount owing</w:t>
             </w:r>
-            <w:r w:rsidR="00BF5340" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BF5340">
               <w:t xml:space="preserve"> $</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="693A0245" w14:textId="46F1A525" w:rsidR="008246CE" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00693181">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="693A0245" w14:textId="46F1A525" w:rsidR="008246CE" w:rsidRPr="000D3105" w:rsidRDefault="00BF5340" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text211"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="241" w:name="Text211"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="237" w:name="Text211"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...51 lines deleted...]
-            <w:bookmarkEnd w:id="241"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00EF6C72">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF6C72">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF6C72">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF6C72">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF6C72">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="237"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="569BB71A" w14:textId="77777777" w:rsidR="008246CE" w:rsidRDefault="008246CE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="6FEFA5A2" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00CC57AF" w14:paraId="6FEFA5A2" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECC5543" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CC57AF" w:rsidP="00036C5E">
+          <w:p w14:paraId="2ECC5543" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="00EC2F8A" w:rsidRDefault="00CC57AF" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Monies owed by Represented Person (Please list all debts currently outstanding)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="0FEE06CD" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="008246CE" w14:paraId="0FEE06CD" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57B21DD4" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CC57AF" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="57B21DD4" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="008246CE" w:rsidRDefault="00CC57AF" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of creditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="672F3018" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CC57AF" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="672F3018" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="008246CE" w:rsidRDefault="00CC57AF" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nature of debt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18550002" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CC57AF" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="18550002" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="008246CE" w:rsidRDefault="00CC57AF" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount owing $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="2B816DA0" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="2B816DA0" w14:textId="77777777" w:rsidTr="00393342">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3987912F" w14:textId="7DBFC50A" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3987912F" w14:textId="7DBFC50A" w:rsidR="00CC57AF" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text212"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="242" w:name="Text212"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="238" w:name="Text212"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="242"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="238"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20D98015" w14:textId="744F4A09" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="20D98015" w14:textId="744F4A09" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text213"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="243" w:name="Text213"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="239" w:name="Text213"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="243"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="239"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53136E75" w14:textId="3921C75A" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="53136E75" w14:textId="3921C75A" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text214"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="244" w:name="Text214"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="240" w:name="Text214"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="244"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="240"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="00E7C357" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="00E7C357" w14:textId="77777777" w:rsidTr="00393342">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5754EA" w14:textId="51606FAA" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1F5754EA" w14:textId="51606FAA" w:rsidR="00CC57AF" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text215"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="245" w:name="Text215"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="241" w:name="Text215"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="245"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="241"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74615AEA" w14:textId="3B8450B8" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="74615AEA" w14:textId="3B8450B8" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text216"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="246" w:name="Text216"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="242" w:name="Text216"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="246"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="242"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E9AEE7" w14:textId="3525A73A" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="55E9AEE7" w14:textId="3525A73A" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text217"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="247" w:name="Text217"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="243" w:name="Text217"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="247"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="243"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="544C4E90" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="544C4E90" w14:textId="77777777" w:rsidTr="00393342">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="563D97E7" w14:textId="324180CB" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="563D97E7" w14:textId="324180CB" w:rsidR="00CC57AF" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text218"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="248" w:name="Text218"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="244" w:name="Text218"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="248"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="244"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13F954B6" w14:textId="676FC83F" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="13F954B6" w14:textId="676FC83F" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text219"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="249" w:name="Text219"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="245" w:name="Text219"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="249"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="245"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F337640" w14:textId="3DD464E8" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="5F337640" w14:textId="3DD464E8" w:rsidR="00CC57AF" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text220"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="250" w:name="Text220"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="246" w:name="Text220"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="250"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="246"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="0E6D3DE5" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="0E6D3DE5" w14:textId="77777777" w:rsidTr="00393342">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6ED7F0" w14:textId="605930FA" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0E6ED7F0" w14:textId="605930FA" w:rsidR="00CC57AF" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text221"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="251" w:name="Text221"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="247" w:name="Text221"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="251"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="247"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5EBBB3" w14:textId="47A0C894" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4D5EBBB3" w14:textId="47A0C894" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text222"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="252" w:name="Text222"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="248" w:name="Text222"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="252"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="248"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46538DA1" w14:textId="09BF93CD" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="46538DA1" w14:textId="09BF93CD" w:rsidR="00CC57AF" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text223"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="253" w:name="Text223"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="249" w:name="Text223"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="253"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="249"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="7238A160" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="7238A160" w14:textId="77777777" w:rsidTr="00393342">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FEC3CF5" w14:textId="79A706D5" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0FEC3CF5" w14:textId="79A706D5" w:rsidR="00CC57AF" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text224"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="254" w:name="Text224"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="250" w:name="Text224"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="254"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="250"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74EB3068" w14:textId="2961CB1F" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="74EB3068" w14:textId="2961CB1F" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text225"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="255" w:name="Text225"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="251" w:name="Text225"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="255"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="251"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DAD08D4" w14:textId="0F1FD5A5" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="7DAD08D4" w14:textId="0F1FD5A5" w:rsidR="00CC57AF" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text226"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="256" w:name="Text226"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="252" w:name="Text226"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="256"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="252"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="0B991AB7" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="0B991AB7" w14:textId="77777777" w:rsidTr="00393342">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0193E387" w14:textId="0BD69631" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0193E387" w14:textId="0BD69631" w:rsidR="00CC57AF" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text227"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="257" w:name="Text227"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="253" w:name="Text227"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="257"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="253"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="218C6B11" w14:textId="4F2EF7E7" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="218C6B11" w14:textId="4F2EF7E7" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text228"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="258" w:name="Text228"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="254" w:name="Text228"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="258"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="254"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F4276C" w14:textId="3F87A9DA" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="22F4276C" w14:textId="3F87A9DA" w:rsidR="00CC57AF" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text229"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="259" w:name="Text229"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="255" w:name="Text229"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="259"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="255"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="4C8EB0D7" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="4C8EB0D7" w14:textId="77777777" w:rsidTr="00393342">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA28A5B" w14:textId="0D5DA5F2" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0BA28A5B" w14:textId="0D5DA5F2" w:rsidR="00CC57AF" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text230"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="260" w:name="Text230"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="256" w:name="Text230"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="260"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="256"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75A272CD" w14:textId="39861A38" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="75A272CD" w14:textId="39861A38" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="0062661A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text231"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="261" w:name="Text231"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="257" w:name="Text231"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="261"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="257"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="741B0B55" w14:textId="6DD1A2D6" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="741B0B55" w14:textId="6DD1A2D6" w:rsidR="00CC57AF" w:rsidRDefault="007616CD" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text232"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="262" w:name="Text232"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="258" w:name="Text232"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="262"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="258"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3ABD" w:rsidRPr="00891676" w14:paraId="58C5BB7C" w14:textId="77777777" w:rsidTr="00393342">
+      <w:tr w:rsidR="00EC3ABD" w:rsidRPr="008246CE" w14:paraId="58C5BB7C" w14:textId="77777777" w:rsidTr="00393342">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="192316C7" w14:textId="77777777" w:rsidR="00EC3ABD" w:rsidRPr="00891676" w:rsidRDefault="00EC3ABD" w:rsidP="00EC3ABD">
+          <w:p w14:paraId="192316C7" w14:textId="77777777" w:rsidR="00EC3ABD" w:rsidRPr="008246CE" w:rsidRDefault="00EC3ABD" w:rsidP="00EC3ABD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="722D8EA1" w14:textId="6C9EFD10" w:rsidR="00EC3ABD" w:rsidRPr="00891676" w:rsidRDefault="007616CD" w:rsidP="00393342">
+          <w:p w14:paraId="722D8EA1" w14:textId="6C9EFD10" w:rsidR="00EC3ABD" w:rsidRPr="007616CD" w:rsidRDefault="007616CD" w:rsidP="00393342">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =(Text214+Text217+Text220+Text223+Text226+Text229+Text232) \# "$#,##0.00;($#,##0.00)" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00277A5F" w:rsidRPr="00891676">
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$   0.00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34B66DC6" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="00E1331B" w:rsidRDefault="00CC57AF" w:rsidP="00E1331B">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10627"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="2A018BED" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="2A018BED" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559E03B8" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CC57AF" w:rsidP="00036C5E">
+          <w:p w14:paraId="559E03B8" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="00EC2F8A" w:rsidRDefault="00CC57AF" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> or entitlements</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
+              <w:lastRenderedPageBreak/>
+              <w:t>Details of any other assets, interests or entitlements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E1331B" w:rsidRPr="00891676" w14:paraId="7C0FA43F" w14:textId="77777777" w:rsidTr="0092084D">
+      <w:tr w:rsidR="00E1331B" w:rsidRPr="000D3105" w14:paraId="7C0FA43F" w14:textId="77777777" w:rsidTr="0092084D">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1861D406" w14:textId="5565476E" w:rsidR="00E1331B" w:rsidRPr="00891676" w:rsidRDefault="00E1331B" w:rsidP="0092084D">
+          <w:p w14:paraId="1861D406" w14:textId="5565476E" w:rsidR="00E1331B" w:rsidRPr="00BF5340" w:rsidRDefault="00E1331B" w:rsidP="0092084D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rStyle w:val="Tableheader"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Please give details:  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text268"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="263" w:name="Text268"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="259" w:name="Text268"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="263"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="259"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F1CFC52" w14:textId="77777777" w:rsidR="00015E10" w:rsidRPr="00015E10" w:rsidRDefault="00015E10" w:rsidP="00BF5340">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="3563"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="847"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="695FE18A" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00CC57AF" w14:paraId="695FE18A" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="1608C450" w14:textId="75B5D395" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CC57AF" w:rsidP="00036C5E">
+          <w:p w14:paraId="1608C450" w14:textId="75B5D395" w:rsidR="00CC57AF" w:rsidRPr="00EC2F8A" w:rsidRDefault="00CC57AF" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t xml:space="preserve">Fees of </w:t>
             </w:r>
-            <w:r w:rsidR="00BF693D" w:rsidRPr="00891676">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BF693D">
               <w:t xml:space="preserve">care facility/agency, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>private hospital etc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="2169FA30" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="2169FA30" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5C58FB" w14:textId="4999EE34" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CC57AF" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1E5C58FB" w14:textId="4999EE34" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="00CC57AF" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Name and address of </w:t>
             </w:r>
-            <w:r w:rsidR="00BF693D" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BF693D">
               <w:t>care facility/agency</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>, hospital etc:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="57CE5399" w14:textId="7F996745" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="0057460F" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="57CE5399" w14:textId="7F996745" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="0057460F" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text234"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="264" w:name="Text234"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="260" w:name="Text234"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="264"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="260"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="585473B1" w14:textId="77777777" w:rsidTr="005D234D">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="585473B1" w14:textId="77777777" w:rsidTr="005D234D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="79AFC299" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CC57AF" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="79AFC299" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRDefault="00CC57AF" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Accommodation fees </w:t>
             </w:r>
-            <w:r w:rsidR="005D234D" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="005D234D">
               <w:t xml:space="preserve">$ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00250288" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00250288">
               <w:t>month/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>fortnight/week):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="66C96C81" w14:textId="336CA4F8" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="66C96C81" w14:textId="336CA4F8" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="005D234D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text235"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="265" w:name="Text235"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="261" w:name="Text235"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...61 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="261"/>
+            <w:r w:rsidR="0057460F">
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="00250288" w:rsidRPr="00891676">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00250288">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Month"/>
                     <w:listEntry w:val="Fortnight"/>
                     <w:listEntry w:val="Week"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="266" w:name="Dropdown9"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="262" w:name="Dropdown9"/>
+            <w:r w:rsidR="00250288">
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...16 lines deleted...]
-            <w:bookmarkEnd w:id="266"/>
+            <w:r w:rsidR="00250288">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00250288">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="262"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="6012CBEE" w14:textId="77777777" w:rsidTr="00BD6F2C">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="6012CBEE" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE73D8B" w14:textId="1AF5F7E3" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00BF693D" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3AE73D8B" w14:textId="1AF5F7E3" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="00BF693D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Was</w:t>
             </w:r>
-            <w:r w:rsidR="00CC57AF" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00CC57AF">
               <w:t xml:space="preserve"> the Represented Person required to pay a</w:t>
             </w:r>
-            <w:r w:rsidR="00BD6F2C" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BD6F2C">
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidR="00CC57AF" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00CC57AF">
               <w:t xml:space="preserve"> accommodation bond</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> (prior to 2014)</w:t>
             </w:r>
-            <w:r w:rsidR="00CC57AF" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00CC57AF">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5430DB15" w14:textId="41B45269" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="5430DB15" w14:textId="41B45269" w:rsidR="00CC57AF" w:rsidRPr="001A1187" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="267" w:name="Check20"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="263" w:name="Check20"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="263"/>
+            <w:r w:rsidR="00CC57AF" w:rsidRPr="001A1187">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71518972" w14:textId="3880DD3E" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="71518972" w14:textId="3880DD3E" w:rsidR="00CC57AF" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="268" w:name="Check21"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="264" w:name="Check21"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="264"/>
+            <w:r w:rsidR="00CC57AF" w:rsidRPr="001A1187">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF693D" w:rsidRPr="00891676" w14:paraId="6569C4CA" w14:textId="77777777" w:rsidTr="00BD6F2C">
+      <w:tr w:rsidR="00BF693D" w:rsidRPr="000D3105" w14:paraId="6569C4CA" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="223F2B78" w14:textId="44521EE4" w:rsidR="00BF693D" w:rsidRPr="00891676" w:rsidRDefault="00BF693D" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="223F2B78" w14:textId="44521EE4" w:rsidR="00BF693D" w:rsidRDefault="00BF693D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Is the Represented Person required to pay a Refundable Accommodation Deposit (RAD) or a Daily Accommodation Contribution (DAC)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C73593B" w14:textId="36541B99" w:rsidR="00BF693D" w:rsidRPr="00891676" w:rsidRDefault="00BF693D" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="6C73593B" w14:textId="36541B99" w:rsidR="00BF693D" w:rsidRDefault="00BF693D" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...20 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="001A1187">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="203326F2" w14:textId="076BF974" w:rsidR="00BF693D" w:rsidRPr="00891676" w:rsidRDefault="00BF693D" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="203326F2" w14:textId="076BF974" w:rsidR="00BF693D" w:rsidRDefault="00BF693D" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...20 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="001A1187">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="0895C7A6" w14:textId="77777777" w:rsidTr="00BD6F2C">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="0895C7A6" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4C264A7E" w14:textId="513595AE" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00BF693D" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4C264A7E" w14:textId="513595AE" w:rsidR="00CC57AF" w:rsidRDefault="00BF693D" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidR="00CC57AF" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00CC57AF">
               <w:t>as the bond paid</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> or has the RAD/DAC been paid</w:t>
             </w:r>
-            <w:r w:rsidR="00CC57AF" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00CC57AF">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7404A63A" w14:textId="7AB07635" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="7404A63A" w14:textId="7AB07635" w:rsidR="00CC57AF" w:rsidRPr="001A1187" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="269" w:name="Check22"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="265" w:name="Check22"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="265"/>
+            <w:r w:rsidR="00CC57AF" w:rsidRPr="001A1187">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7169F2D5" w14:textId="00EA48F8" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="7169F2D5" w14:textId="00EA48F8" w:rsidR="00CC57AF" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="270" w:name="Check23"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="266" w:name="Check23"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="266"/>
+            <w:r w:rsidR="00CC57AF" w:rsidRPr="001A1187">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC57AF" w:rsidRPr="00891676" w14:paraId="1E99F3B0" w14:textId="77777777" w:rsidTr="00BF693D">
+      <w:tr w:rsidR="00CC57AF" w:rsidRPr="000D3105" w14:paraId="1E99F3B0" w14:textId="77777777" w:rsidTr="00BF693D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7518DEED" w14:textId="715FA49F" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00CC57AF" w:rsidP="00EC2F8A">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7518DEED" w14:textId="715FA49F" w:rsidR="00CC57AF" w:rsidRDefault="00CC57AF" w:rsidP="00EC2F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Amount of bond</w:t>
             </w:r>
-            <w:r w:rsidR="00BF693D" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BF693D">
               <w:t>/RAD/DAC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> paid?</w:t>
             </w:r>
-            <w:r w:rsidR="00BD6F2C" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BD6F2C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BF693D" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00BF693D">
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="562D3012" w14:textId="32BEF5C2" w:rsidR="00CC57AF" w:rsidRPr="00891676" w:rsidRDefault="00BD6F2C" w:rsidP="00EC2F8A">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="562D3012" w14:textId="32BEF5C2" w:rsidR="00CC57AF" w:rsidRPr="000D3105" w:rsidRDefault="00BD6F2C" w:rsidP="00EC2F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text236"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="271" w:name="Text236"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="267" w:name="Text236"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="271"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="267"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF693D" w:rsidRPr="00891676" w14:paraId="08360ECC" w14:textId="77777777" w:rsidTr="00BF693D">
+      <w:tr w:rsidR="00BF693D" w:rsidRPr="000D3105" w14:paraId="08360ECC" w14:textId="77777777" w:rsidTr="00BF693D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="60DF10B2" w14:textId="020BE8B9" w:rsidR="00BF693D" w:rsidRPr="00891676" w:rsidRDefault="00BF693D" w:rsidP="00EC2F8A">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="60DF10B2" w14:textId="020BE8B9" w:rsidR="00BF693D" w:rsidRDefault="00BF693D" w:rsidP="00EC2F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Amount owing:</w:t>
             </w:r>
-            <w:r w:rsidR="009D17B6" w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="009D17B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6890706E" w14:textId="0A206E3E" w:rsidR="00BF693D" w:rsidRPr="00891676" w:rsidRDefault="00BF693D" w:rsidP="00EC2F8A">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6890706E" w14:textId="0A206E3E" w:rsidR="00BF693D" w:rsidRDefault="00BF693D" w:rsidP="00EC2F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text327"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="272" w:name="Text327"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="268" w:name="Text327"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="272"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="268"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="132675EA" w14:textId="77777777" w:rsidR="00CC57AF" w:rsidRDefault="00CC57AF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="7797"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="4DB999F9" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00720866" w14:paraId="4DB999F9" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="458656B8" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00036C5E">
+          <w:p w14:paraId="458656B8" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00EC2F8A" w:rsidRDefault="00720866" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> or Friendly Society</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
+              <w:t>Hospital and Medical Fund, benefit or Friendly Society</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="6AE96BCD" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00720866" w:rsidRPr="000D3105" w14:paraId="6AE96BCD" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6454CA15" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6454CA15" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="000D3105" w:rsidRDefault="00720866" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Name of fund or society:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23D985A9" w14:textId="188D9234" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="0057460F" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="23D985A9" w14:textId="188D9234" w:rsidR="00720866" w:rsidRPr="000D3105" w:rsidRDefault="0057460F" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text237"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="273" w:name="Text237"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="269" w:name="Text237"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="273"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="269"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="077A80E5" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00720866" w:rsidRPr="000D3105" w14:paraId="077A80E5" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17D97549" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="17D97549" w14:textId="77777777" w:rsidR="00720866" w:rsidRDefault="00720866" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Membership no:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7534E2" w14:textId="51743F8E" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="0057460F" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0C7534E2" w14:textId="51743F8E" w:rsidR="00720866" w:rsidRPr="000D3105" w:rsidRDefault="0057460F" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text238"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="274" w:name="Text238"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="270" w:name="Text238"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="274"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="270"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="726C761C" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00720866" w:rsidRPr="000D3105" w14:paraId="726C761C" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01AF8CEA" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00693181">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="01AF8CEA" w14:textId="77777777" w:rsidR="00720866" w:rsidRDefault="00720866" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Nature of cover:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46BD9791" w14:textId="4812A838" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="0057460F" w:rsidP="00693181">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="46BD9791" w14:textId="4812A838" w:rsidR="00720866" w:rsidRPr="000D3105" w:rsidRDefault="0057460F" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text239"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="275" w:name="Text239"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="271" w:name="Text239"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="275"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="271"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45FBF83F" w14:textId="77777777" w:rsidR="00720866" w:rsidRDefault="00720866">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="5278"/>
         <w:gridCol w:w="1246"/>
         <w:gridCol w:w="847"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="43E5F753" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00720866" w:rsidRPr="000D3105" w14:paraId="43E5F753" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6F6E43" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00036C5E">
+          <w:p w14:paraId="6E6F6E43" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00EC2F8A" w:rsidRDefault="00720866" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Will</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="48EB32CB" w14:textId="77777777" w:rsidTr="00BD6F2C">
+      <w:tr w:rsidR="00720866" w:rsidRPr="000D3105" w14:paraId="48EB32CB" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8534" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="684E1613" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="684E1613" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="000D3105" w:rsidRDefault="00720866" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Has the Represented Person made a will?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B1B876" w14:textId="3940C2A1" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="16B1B876" w14:textId="3940C2A1" w:rsidR="00720866" w:rsidRPr="001A1187" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="276" w:name="Check24"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="272" w:name="Check24"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="272"/>
+            <w:r w:rsidR="00720866" w:rsidRPr="001A1187">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFE4D60" w14:textId="74EB07BA" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="3AFE4D60" w14:textId="74EB07BA" w:rsidR="00720866" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="277" w:name="Check25"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="273" w:name="Check25"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="273"/>
+            <w:r w:rsidR="00720866" w:rsidRPr="001A1187">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E69A6" w:rsidRPr="00891676" w14:paraId="16F8B2D3" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="005E69A6" w:rsidRPr="000D3105" w14:paraId="16F8B2D3" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="02086433" w14:textId="77777777" w:rsidR="005E69A6" w:rsidRPr="00891676" w:rsidRDefault="005E69A6" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="02086433" w14:textId="77777777" w:rsidR="005E69A6" w:rsidRPr="005E69A6" w:rsidRDefault="005E69A6" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E69A6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-[...24 lines deleted...]
-              <w:t>, please attach a copy of the Will</w:t>
+              </w:rPr>
+              <w:t>If Yes, please attach a copy of the Will</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="0FCF5A5F" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00720866" w:rsidRPr="000D3105" w14:paraId="0FCF5A5F" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF10844" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00693181">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5DF10844" w14:textId="77777777" w:rsidR="00720866" w:rsidRDefault="00720866" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Who holds the original Will?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02D711B7" w14:textId="0C766FA5" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="0057460F" w:rsidP="00693181">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="02D711B7" w14:textId="0C766FA5" w:rsidR="00720866" w:rsidRPr="000D3105" w:rsidRDefault="0057460F" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text240"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="278" w:name="Text240"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="274" w:name="Text240"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="278"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="274"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20CAAD88" w14:textId="77777777" w:rsidR="00720866" w:rsidRDefault="00720866">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1876"/>
         <w:gridCol w:w="1242"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="5516B0FA" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00720866" w:rsidRPr="000D3105" w14:paraId="5516B0FA" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6FFBAC" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00036C5E">
+          <w:p w14:paraId="1A6FFBAC" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00EC2F8A" w:rsidRDefault="00720866" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:t>Enduring Power of Attorney</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="24C93E05" w14:textId="77777777" w:rsidTr="00BD6F2C">
+      <w:tr w:rsidR="00720866" w:rsidRPr="000D3105" w14:paraId="24C93E05" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8534" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="62904933" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="62904933" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="000D3105" w:rsidRDefault="00720866" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Has the Represented Person executed an Enduring Power of Attorney?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54551653" w14:textId="3E3C2FAF" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="54551653" w14:textId="3E3C2FAF" w:rsidR="00720866" w:rsidRPr="001A1187" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="279" w:name="Check26"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="275" w:name="Check26"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="275"/>
+            <w:r w:rsidR="00720866" w:rsidRPr="001A1187">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F463E19" w14:textId="4AA24AC4" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="5F463E19" w14:textId="4AA24AC4" w:rsidR="00720866" w:rsidRDefault="00CF2962" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="280" w:name="Check27"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="276" w:name="Check27"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...21 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="276"/>
+            <w:r w:rsidR="00720866" w:rsidRPr="001A1187">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="137D3A5C" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00BF5340" w:rsidRPr="000D3105" w14:paraId="137D3A5C" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="575CFFBC" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
-[...29 lines deleted...]
-              <w:t>, date when the Enduring Power of Attorney was granted:</w:t>
+          <w:p w14:paraId="575CFFBC" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>If Yes, date when the Enduring Power of Attorney was granted:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="25CBB8CC" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="25CBB8CC" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="000D3105" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text264"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text265"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text266"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="53D64D64" w14:textId="77777777" w:rsidTr="005D234D">
+      <w:tr w:rsidR="00BF5340" w:rsidRPr="000D3105" w14:paraId="53D64D64" w14:textId="77777777" w:rsidTr="005D234D">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4634A381" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00BF5340">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4634A381" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRDefault="00BF5340" w:rsidP="00BF5340">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Name and address of person in favour of whom the Power of Attorney was given:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6C715BA9" w14:textId="4A52417D" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00BF5340">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6C715BA9" w14:textId="4A52417D" w:rsidR="00BF5340" w:rsidRPr="000D3105" w:rsidRDefault="00BF5340" w:rsidP="00BF5340">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text242"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="281" w:name="Text242"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="277" w:name="Text242"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="281"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="277"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F63DDDA" w14:textId="77777777" w:rsidR="00720866" w:rsidRDefault="00720866">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10627"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="41230735" w14:textId="77777777" w:rsidTr="005435A9">
+      <w:tr w:rsidR="00720866" w14:paraId="41230735" w14:textId="77777777" w:rsidTr="005435A9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1542DCF3" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00036C5E">
+          <w:p w14:paraId="1542DCF3" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00EC2F8A" w:rsidRDefault="00720866" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Accidents / compensation claims</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="3F2FA220" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="00720866" w14:paraId="3F2FA220" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D8472E" w14:textId="77777777" w:rsidR="00720866" w:rsidRPr="00891676" w:rsidRDefault="00720866" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="77D8472E" w14:textId="77777777" w:rsidR="00720866" w:rsidRDefault="00720866" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Please set out below full particulars of current claims for compensation arising out of injury or loss to the Represented Person.  Provide details of the progress of the claim.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720866" w:rsidRPr="00891676" w14:paraId="36223197" w14:textId="77777777" w:rsidTr="0092084D">
+      <w:tr w:rsidR="00720866" w:rsidRPr="005D234D" w14:paraId="36223197" w14:textId="77777777" w:rsidTr="0092084D">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="216B8D8D" w14:textId="29A3E293" w:rsidR="005435A9" w:rsidRPr="00891676" w:rsidRDefault="005D234D" w:rsidP="0092084D">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="216B8D8D" w14:textId="29A3E293" w:rsidR="005435A9" w:rsidRPr="005D234D" w:rsidRDefault="005D234D" w:rsidP="0092084D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005D234D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text267"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="282" w:name="Text267"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="278" w:name="Text267"/>
+            <w:r w:rsidRPr="005D234D">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="282"/>
+            <w:r w:rsidRPr="005D234D">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005D234D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D234D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D234D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D234D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D234D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D234D">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="278"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58D53FC0" w14:textId="77777777" w:rsidR="005435A9" w:rsidRDefault="005435A9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9024"/>
         <w:gridCol w:w="1603"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0442" w:rsidRPr="00891676" w14:paraId="59DE6938" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="007F0442" w14:paraId="59DE6938" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="07FB970C" w14:textId="77777777" w:rsidR="007F0442" w:rsidRPr="00891676" w:rsidRDefault="007F0442" w:rsidP="00036C5E">
+          <w:p w14:paraId="07FB970C" w14:textId="77777777" w:rsidR="007F0442" w:rsidRPr="00EC2F8A" w:rsidRDefault="007F0442" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:lastRenderedPageBreak/>
               <w:t>Outline of proposals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0442" w:rsidRPr="00891676" w14:paraId="36F347E8" w14:textId="77777777" w:rsidTr="001F6B42">
+      <w:tr w:rsidR="007F0442" w14:paraId="36F347E8" w14:textId="77777777" w:rsidTr="001F6B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="44777C95" w14:textId="77777777" w:rsidR="007F0442" w:rsidRPr="00891676" w:rsidRDefault="00D8077B" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="44777C95" w14:textId="77777777" w:rsidR="007F0442" w:rsidRPr="00D8077B" w:rsidRDefault="00D8077B" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="List2"/>
               <w:keepNext/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>Please estimate the annual income and expenditure of the Represented Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="3B116329" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w:rsidRPr="00BF5340" w14:paraId="3B116329" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1A58B6" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="2E1A58B6" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Income - Particulars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43CA1842" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="43CA1842" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="5398CE31" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00C63972" w14:paraId="5398CE31" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2515E4CD" w14:textId="1E09806C" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2515E4CD" w14:textId="1E09806C" w:rsidR="00C63972" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text276"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="283" w:name="Text276"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="279" w:name="Text276"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="283"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="279"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F75C32" w14:textId="6E27E1E2" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="53F75C32" w14:textId="6E27E1E2" w:rsidR="00C63972" w:rsidRPr="00BF5340" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text288"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="284" w:name="Text288"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="280" w:name="Text288"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="284"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="280"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="2AA77333" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00C63972" w14:paraId="2AA77333" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="282B1A73" w14:textId="4FF5F193" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="282B1A73" w14:textId="4FF5F193" w:rsidR="00C63972" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text277"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="285" w:name="Text277"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="281" w:name="Text277"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="285"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="281"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18A26FCB" w14:textId="780E8861" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="18A26FCB" w14:textId="780E8861" w:rsidR="00C63972" w:rsidRPr="00BF5340" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text289"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="286" w:name="Text289"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="282" w:name="Text289"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="286"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="282"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="788A117F" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00C63972" w14:paraId="788A117F" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74FB24B2" w14:textId="1B21C0B2" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="74FB24B2" w14:textId="1B21C0B2" w:rsidR="00C63972" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text278"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="287" w:name="Text278"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="283" w:name="Text278"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="287"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="283"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61BBB134" w14:textId="2B9BADCC" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="61BBB134" w14:textId="2B9BADCC" w:rsidR="00C63972" w:rsidRPr="00BF5340" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text290"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="288" w:name="Text290"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="284" w:name="Text290"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="288"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="284"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="6D44A1F7" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00C63972" w14:paraId="6D44A1F7" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63CE2DC5" w14:textId="25C9F394" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="63CE2DC5" w14:textId="25C9F394" w:rsidR="00C63972" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text279"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="289" w:name="Text279"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="285" w:name="Text279"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="289"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="285"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77BEC97C" w14:textId="12E6AC2F" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="77BEC97C" w14:textId="12E6AC2F" w:rsidR="00C63972" w:rsidRPr="00BF5340" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text291"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="290" w:name="Text291"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="286" w:name="Text291"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="290"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="286"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="640A3776" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00C63972" w14:paraId="640A3776" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D066DBF" w14:textId="19A748E2" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7D066DBF" w14:textId="19A748E2" w:rsidR="00C63972" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text280"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="291" w:name="Text280"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="287" w:name="Text280"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="291"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="287"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AAD43AD" w14:textId="6F028AEB" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="7AAD43AD" w14:textId="6F028AEB" w:rsidR="00C63972" w:rsidRPr="00BF5340" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text292"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="292" w:name="Text292"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="288" w:name="Text292"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="292"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="288"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="46737FD4" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00C63972" w14:paraId="46737FD4" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76FE8E31" w14:textId="1B88D0B3" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="76FE8E31" w14:textId="1B88D0B3" w:rsidR="00C63972" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text281"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="293" w:name="Text281"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="289" w:name="Text281"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="293"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="289"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA1F653" w14:textId="23B6E129" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="1EA1F653" w14:textId="23B6E129" w:rsidR="00C63972" w:rsidRPr="00BF5340" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text293"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="294" w:name="Text293"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="290" w:name="Text293"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="294"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="290"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="084006E2" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00C63972" w14:paraId="084006E2" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57FBD243" w14:textId="34CE85D1" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="57FBD243" w14:textId="34CE85D1" w:rsidR="00C63972" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text282"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="295" w:name="Text282"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="291" w:name="Text282"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="295"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="291"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72BE43E8" w14:textId="2A9D00A3" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="72BE43E8" w14:textId="2A9D00A3" w:rsidR="00C63972" w:rsidRPr="00BF5340" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text294"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="296" w:name="Text294"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="292" w:name="Text294"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="296"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="292"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="01207D44" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00C63972" w14:paraId="01207D44" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B54B949" w14:textId="65D843EA" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1B54B949" w14:textId="65D843EA" w:rsidR="00C63972" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text283"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="297" w:name="Text283"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="293" w:name="Text283"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="297"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="293"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C54ED4E" w14:textId="099CEAE1" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="1C54ED4E" w14:textId="099CEAE1" w:rsidR="00C63972" w:rsidRPr="00BF5340" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text295"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="298" w:name="Text295"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="294" w:name="Text295"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="298"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="294"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="708C1857" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00C63972" w14:paraId="708C1857" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56724875" w14:textId="467CF6B1" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="56724875" w14:textId="467CF6B1" w:rsidR="00C63972" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text284"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="299" w:name="Text284"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="295" w:name="Text284"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="299"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="295"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79529787" w14:textId="54FA35C2" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="79529787" w14:textId="54FA35C2" w:rsidR="00C63972" w:rsidRPr="00BF5340" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text296"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="300" w:name="Text296"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="296" w:name="Text296"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="300"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="296"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63972" w:rsidRPr="00891676" w14:paraId="0ED9F246" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00C63972" w14:paraId="0ED9F246" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="498EBD03" w14:textId="0DDF4D4B" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="498EBD03" w14:textId="0DDF4D4B" w:rsidR="00C63972" w:rsidRDefault="00C63972" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text285"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="301" w:name="Text285"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="297" w:name="Text285"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="301"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="297"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03F5FC3A" w14:textId="1849690A" w:rsidR="00C63972" w:rsidRPr="00891676" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="03F5FC3A" w14:textId="1849690A" w:rsidR="00C63972" w:rsidRPr="00BF5340" w:rsidRDefault="00C57895" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text297"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="302" w:name="Text297"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="298" w:name="Text297"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="302"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="298"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="208975BD" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w:rsidRPr="007616CD" w14:paraId="208975BD" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9024" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7421811B" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00EC2F8A">
+          <w:p w14:paraId="7421811B" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="007616CD" w:rsidRDefault="00BF5340" w:rsidP="00EC2F8A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007616CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total $: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4462E21E" w14:textId="44EAC690" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00967C2F" w:rsidP="00EC2F8A">
+          <w:p w14:paraId="4462E21E" w14:textId="44EAC690" w:rsidR="00BF5340" w:rsidRPr="007616CD" w:rsidRDefault="00967C2F" w:rsidP="00EC2F8A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =SUM(B2:B13) \# "$#,##0.00;($#,##0.00)" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00277A5F" w:rsidRPr="00891676">
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$   0.00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54768928" w14:textId="77777777" w:rsidR="00E1331B" w:rsidRPr="00E1331B" w:rsidRDefault="00E1331B" w:rsidP="00E1331B">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
         <w:gridCol w:w="1617"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="74F6ACC1" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w:rsidRPr="00BF5340" w14:paraId="74F6ACC1" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6278B7E5" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="6278B7E5" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Expenditure - Particulars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C33A967" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="4C33A967" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="4D97AE93" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="4D97AE93" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="364E6E3C" w14:textId="621E0922" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="364E6E3C" w14:textId="621E0922" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text300"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="303" w:name="Text300"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="299" w:name="Text300"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="303"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="299"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79E7D307" w14:textId="77FABF7F" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="79E7D307" w14:textId="77FABF7F" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text312"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="304" w:name="Text312"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="300" w:name="Text312"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="304"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="300"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="71F92C1E" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="71F92C1E" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F112122" w14:textId="3FC95C0C" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4F112122" w14:textId="3FC95C0C" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text301"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="305" w:name="Text301"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="301" w:name="Text301"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="305"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="301"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F30E61F" w14:textId="008E7A5D" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="5F30E61F" w14:textId="008E7A5D" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text313"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="306" w:name="Text313"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="302" w:name="Text313"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="306"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="302"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="7C1E8120" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="7C1E8120" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1E7A93" w14:textId="2775AD5D" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7F1E7A93" w14:textId="2775AD5D" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text302"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="307" w:name="Text302"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="303" w:name="Text302"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="307"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="303"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F514706" w14:textId="0276D706" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="4F514706" w14:textId="0276D706" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text314"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="308" w:name="Text314"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="304" w:name="Text314"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="308"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="304"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="3D2D3FAD" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="3D2D3FAD" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="394CA18F" w14:textId="7AC81309" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="394CA18F" w14:textId="7AC81309" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text303"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="309" w:name="Text303"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="305" w:name="Text303"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="309"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="305"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BDECB62" w14:textId="2BA7D5AE" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="4BDECB62" w14:textId="2BA7D5AE" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text315"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="310" w:name="Text315"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="306" w:name="Text315"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="310"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="306"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="67EA4615" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="67EA4615" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF097DB" w14:textId="0D90A261" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0BF097DB" w14:textId="0D90A261" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text304"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="311" w:name="Text304"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="307" w:name="Text304"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="311"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="307"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27FE7564" w14:textId="7D36B085" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="27FE7564" w14:textId="7D36B085" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text316"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="312" w:name="Text316"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="308" w:name="Text316"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="312"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="308"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="5E541935" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="5E541935" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="218F7BC8" w14:textId="1DB2386B" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="218F7BC8" w14:textId="1DB2386B" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text305"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="313" w:name="Text305"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="309" w:name="Text305"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="313"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="309"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="188C6D91" w14:textId="6B9D15A5" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="188C6D91" w14:textId="6B9D15A5" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text317"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="314" w:name="Text317"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="310" w:name="Text317"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="314"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="310"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="2764583B" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="2764583B" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B57F5AC" w14:textId="4B561106" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5B57F5AC" w14:textId="4B561106" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text306"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="315" w:name="Text306"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="311" w:name="Text306"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="315"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="311"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5878A525" w14:textId="4D0AFA21" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="5878A525" w14:textId="4D0AFA21" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text318"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="316" w:name="Text318"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="312" w:name="Text318"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="316"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="312"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="51A35047" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="51A35047" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F999677" w14:textId="6E364BA9" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4F999677" w14:textId="6E364BA9" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text307"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="317" w:name="Text307"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="313" w:name="Text307"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="317"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="313"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="522E3490" w14:textId="42EDADA1" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="522E3490" w14:textId="42EDADA1" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text319"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="318" w:name="Text319"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="314" w:name="Text319"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="318"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="314"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="3E3D794B" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="3E3D794B" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="014B9714" w14:textId="6EA9312F" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="014B9714" w14:textId="6EA9312F" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text308"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="319" w:name="Text308"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="315" w:name="Text308"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="319"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="315"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BEF813A" w14:textId="368092E9" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="4BEF813A" w14:textId="368092E9" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text320"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="320" w:name="Text320"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="316" w:name="Text320"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="320"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="316"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="7CD74376" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="7CD74376" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="576314C7" w14:textId="26F42EAC" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="576314C7" w14:textId="26F42EAC" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text309"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="321" w:name="Text309"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="317" w:name="Text309"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="321"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="317"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F20EAAA" w14:textId="12507D54" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="0F20EAAA" w14:textId="12507D54" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text321"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="322" w:name="Text321"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="318" w:name="Text321"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="322"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="318"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="1C389E85" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="1C389E85" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6943FF8C" w14:textId="7BAA6A09" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6943FF8C" w14:textId="7BAA6A09" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text310"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="323" w:name="Text310"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="319" w:name="Text310"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="323"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="319"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70AF9D76" w14:textId="0FFCC6E7" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="70AF9D76" w14:textId="0FFCC6E7" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text322"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="324" w:name="Text322"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="320" w:name="Text322"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="324"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="320"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="39D2E297" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w14:paraId="39D2E297" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43262876" w14:textId="3312190B" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="43262876" w14:textId="3312190B" w:rsidR="00BF5340" w:rsidRDefault="0016487A" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text311"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="325" w:name="Text311"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="321" w:name="Text311"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="325"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="321"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29EB1009" w14:textId="6290CD34" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
+          <w:p w14:paraId="29EB1009" w14:textId="6290CD34" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="0048238E" w:rsidP="00CE2C5F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text323"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="326" w:name="Text323"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="322" w:name="Text323"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="326"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="322"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5340" w:rsidRPr="00891676" w14:paraId="1A6E3326" w14:textId="77777777" w:rsidTr="007448B1">
+      <w:tr w:rsidR="00BF5340" w:rsidRPr="00BF5340" w14:paraId="1A6E3326" w14:textId="77777777" w:rsidTr="007448B1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4B92F8" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="00C63972">
+          <w:p w14:paraId="6A4B92F8" w14:textId="77777777" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="00BF5340" w:rsidP="00C63972">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total $: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7052254F" w14:textId="0FB5643C" w:rsidR="00BF5340" w:rsidRPr="00891676" w:rsidRDefault="00967C2F" w:rsidP="007616CD">
+          <w:p w14:paraId="7052254F" w14:textId="0FB5643C" w:rsidR="00BF5340" w:rsidRPr="00BF5340" w:rsidRDefault="00967C2F" w:rsidP="007616CD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text324"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="calculated"/>
                     <w:default w:val="=SUM(B2:B13)"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="327" w:name="Text324"/>
-            <w:r w:rsidRPr="00891676">
+            <w:bookmarkStart w:id="323" w:name="Text324"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =SUM(B2:B13) </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00277A5F" w:rsidRPr="00891676">
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>0</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00277A5F" w:rsidRPr="00891676">
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00277A5F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:bookmarkEnd w:id="327"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="323"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3D64" w:rsidRPr="00891676" w14:paraId="12538E7C" w14:textId="77777777" w:rsidTr="00BD6F2C">
+      <w:tr w:rsidR="008E3D64" w:rsidRPr="00BF5340" w14:paraId="12538E7C" w14:textId="77777777" w:rsidTr="00BD6F2C">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0F26E2" w14:textId="58B04AAD" w:rsidR="008E3D64" w:rsidRPr="00891676" w:rsidRDefault="008E3D64" w:rsidP="008E3D64">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00891676">
+          <w:p w14:paraId="5A0F26E2" w14:textId="58B04AAD" w:rsidR="008E3D64" w:rsidRPr="008E3D64" w:rsidRDefault="008E3D64" w:rsidP="008E3D64">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF693D">
               <w:rPr>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please Note: Unless authorised by an order of SAT, an administrator is not authorised to make gifts from the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r w:rsidRPr="00BF693D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Represented Person’s estate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
+            <w:r w:rsidRPr="00BF693D">
               <w:rPr>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or be paid remuneration for services as an administrator (this includes loss of income). Please check the order issued by SAT to confirm your authority concerning the making of gifts and remuneration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008660F0" w:rsidRPr="00891676" w14:paraId="063A8A7C" w14:textId="77777777" w:rsidTr="00E1331B">
+      <w:tr w:rsidR="008660F0" w14:paraId="063A8A7C" w14:textId="77777777" w:rsidTr="00E1331B">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57AEB845" w14:textId="77777777" w:rsidR="008660F0" w:rsidRPr="00891676" w:rsidRDefault="008660F0" w:rsidP="001F6B42">
+          <w:p w14:paraId="57AEB845" w14:textId="77777777" w:rsidR="008660F0" w:rsidRDefault="008660F0" w:rsidP="001F6B42">
             <w:pPr>
               <w:pStyle w:val="List2"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>Outline the way in which, over the next 12 months, you propose to deal with the Represented Person’s assets and liabilities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64E026BA" w14:textId="3FF8E51C" w:rsidR="00E1331B" w:rsidRPr="00891676" w:rsidRDefault="00BF5340" w:rsidP="000443DE">
+          <w:p w14:paraId="64E026BA" w14:textId="3FF8E51C" w:rsidR="00E1331B" w:rsidRPr="008660F0" w:rsidRDefault="00BF5340" w:rsidP="000443DE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text272"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="328" w:name="Text272"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="324" w:name="Text272"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="328"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="324"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09E10681" w14:textId="77777777" w:rsidR="0092084D" w:rsidRDefault="0092084D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10648" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="7676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008660F0" w:rsidRPr="00891676" w14:paraId="3DDFC0F7" w14:textId="77777777" w:rsidTr="00BF5340">
+      <w:tr w:rsidR="008660F0" w14:paraId="3DDFC0F7" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10648" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5F58D5" w14:textId="77777777" w:rsidR="008660F0" w:rsidRPr="00891676" w:rsidRDefault="008660F0" w:rsidP="00036C5E">
+          <w:p w14:paraId="2D5F58D5" w14:textId="77777777" w:rsidR="008660F0" w:rsidRPr="00EC2F8A" w:rsidRDefault="008660F0" w:rsidP="00036C5E">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
               <w:lastRenderedPageBreak/>
               <w:t>If Joint Administrators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008660F0" w:rsidRPr="00891676" w14:paraId="67BB2460" w14:textId="77777777" w:rsidTr="00BF5340">
+      <w:tr w:rsidR="008660F0" w14:paraId="67BB2460" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10648" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFA988D" w14:textId="77777777" w:rsidR="008660F0" w:rsidRPr="00891676" w:rsidRDefault="008660F0" w:rsidP="00CE2C5F">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4BFA988D" w14:textId="77777777" w:rsidR="008660F0" w:rsidRDefault="008660F0" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>If the Administration Order appoints ‘joint administrators’, please nominate the primary contact to whom the Public Trustee will post the annual accounts forms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008660F0" w:rsidRPr="00891676" w14:paraId="6C7C532B" w14:textId="77777777" w:rsidTr="00BF5340">
+      <w:tr w:rsidR="008660F0" w14:paraId="6C7C532B" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="116F57D6" w14:textId="77777777" w:rsidR="008660F0" w:rsidRPr="00891676" w:rsidRDefault="008660F0" w:rsidP="00EC2F8A">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="116F57D6" w14:textId="77777777" w:rsidR="008660F0" w:rsidRDefault="008660F0" w:rsidP="00EC2F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:t>Name of primary contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="778961DD" w14:textId="198FF398" w:rsidR="008660F0" w:rsidRPr="00891676" w:rsidRDefault="008B3935" w:rsidP="00EC2F8A">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="778961DD" w14:textId="198FF398" w:rsidR="008660F0" w:rsidRDefault="008B3935" w:rsidP="00EC2F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text247"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="329" w:name="Text247"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="325" w:name="Text247"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="329"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="325"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="788F8A6F" w14:textId="77777777" w:rsidR="008660F0" w:rsidRDefault="008660F0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblW w:w="10662" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="782"/>
+        <w:gridCol w:w="1623"/>
+        <w:gridCol w:w="660"/>
+        <w:gridCol w:w="1041"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="3012"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C56C08" w14:paraId="7207C67A" w14:textId="77777777" w:rsidTr="00BF5340">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10662" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BEC13B" w14:textId="77777777" w:rsidR="00C56C08" w:rsidRPr="00EC2F8A" w:rsidRDefault="00C56C08" w:rsidP="00036C5E">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2F8A">
+              <w:t>Declaration by Administrator/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56C08" w14:paraId="18DE2B5C" w14:textId="77777777" w:rsidTr="00BF5340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10662" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F56328E" w14:textId="77777777" w:rsidR="00C56C08" w:rsidRDefault="00C56C08" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>I/We have read the completed form and consider, to the best of my/our knowledge, that all the information provided is true and correct, is not misleading and that no relevant information has been omitted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384459" w14:paraId="7BC0B3C7" w14:textId="77777777" w:rsidTr="00BF5340">
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E321DA0" w14:textId="50B1B586" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Dropdown1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="Select"/>
+                    <w:listEntry w:val="Miss"/>
+                    <w:listEntry w:val="Mrs"/>
+                    <w:listEntry w:val="Ms"/>
+                    <w:listEntry w:val="Dr"/>
+                    <w:listEntry w:val="Mr"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A73542" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Given name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B2C5F2" w14:textId="3679A443" w:rsidR="00384459" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text248"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="326" w:name="Text248"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="326"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2560ABC2" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Surname:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3721" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A9F8F6" w14:textId="3B4EBA03" w:rsidR="00384459" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text249"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="327" w:name="Text249"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="327"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56C08" w14:paraId="7067056C" w14:textId="77777777" w:rsidTr="00BF5340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3065" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABDE543" w14:textId="77777777" w:rsidR="00C56C08" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Date of birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7597" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5210FA81" w14:textId="5B3ADA57" w:rsidR="00C56C08" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text273"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="2"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="328" w:name="Text273"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>DD</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="328"/>
+            <w:r>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text274"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="2"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="329" w:name="Text274"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>MM</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="329"/>
+            <w:r>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text275"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="4"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="330" w:name="Text275"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>YYYY</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="330"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56C08" w14:paraId="54E37BC3" w14:textId="77777777" w:rsidTr="00BF5340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B47E2EA" w14:textId="77777777" w:rsidR="00C56C08" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Relationship to Represented Person:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6556" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD90D63" w14:textId="6F1F0F7D" w:rsidR="00C56C08" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text250"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="331" w:name="Text250"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="331"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56C08" w14:paraId="74B47AEC" w14:textId="77777777" w:rsidTr="00BF5340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3065" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="360FB7CA" w14:textId="77777777" w:rsidR="00C56C08" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Daytime contact number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7597" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="140A92F5" w14:textId="56DB49F3" w:rsidR="00C56C08" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text251"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="332" w:name="Text251"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="332"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56C08" w14:paraId="79B78B70" w14:textId="77777777" w:rsidTr="00BF5340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3065" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADC993C" w14:textId="77777777" w:rsidR="00C56C08" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7597" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BEF630C" w14:textId="19BC985C" w:rsidR="00C56C08" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text252"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="333" w:name="Text252"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="333"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384459" w14:paraId="2C145099" w14:textId="77777777" w:rsidTr="00BF5340">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3065" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="116D3DDA" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00EC2F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Signature of Administrator:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EA98E8" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00EC2F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3012" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F8C56A" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00EC2F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BA31C6" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00EC2F8A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="2264C4FE" w14:textId="77777777" w:rsidR="00C56C08" w:rsidRDefault="00C56C08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10662" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="782"/>
         <w:gridCol w:w="1623"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="1041"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="3721"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="3012"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B254D" w:rsidRPr="00891676" w14:paraId="1EDF5E28" w14:textId="77777777" w:rsidTr="009512BC">
+      <w:tr w:rsidR="00384459" w14:paraId="27F6AB92" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10662" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
-[...28 lines deleted...]
-              <w:t>Administrator</w:t>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE5FBB9" w14:textId="77777777" w:rsidR="00384459" w:rsidRPr="00B40C46" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rStyle w:val="Tableheader"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B40C46">
+              <w:rPr>
+                <w:rStyle w:val="Tableheader"/>
+              </w:rPr>
+              <w:t>If applicable:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B254D" w:rsidRPr="00891676" w14:paraId="24EFBB0F" w14:textId="77777777" w:rsidTr="009512BC">
-[...397 lines deleted...]
-      <w:tr w:rsidR="004B254D" w:rsidRPr="00891676" w14:paraId="68E1574A" w14:textId="77777777" w:rsidTr="009512BC">
+      <w:tr w:rsidR="00384459" w14:paraId="34808D15" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE7F6E8" w14:textId="77777777" w:rsidR="004B254D" w:rsidRPr="00891676" w:rsidRDefault="004B254D" w:rsidP="009512BC">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3D20BED4" w14:textId="63B47D59" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select"/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                     <w:listEntry w:val="Mr"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...17 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF7EE8F" w14:textId="77777777" w:rsidR="004B254D" w:rsidRPr="00891676" w:rsidRDefault="004B254D" w:rsidP="009512BC">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2C45AD19" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Given name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3E87BA58" w14:textId="77777777" w:rsidR="004B254D" w:rsidRPr="00891676" w:rsidRDefault="004B254D" w:rsidP="009512BC">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="080E6902" w14:textId="566EBE1E" w:rsidR="00384459" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text248"/>
+                  <w:name w:val="Text253"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="334" w:name="Text253"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...71 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="334"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78048600" w14:textId="77777777" w:rsidR="004B254D" w:rsidRPr="00891676" w:rsidRDefault="004B254D" w:rsidP="009512BC">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2BDF2BCC" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3721" w:type="dxa"/>
-          </w:tcPr>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA0022F" w14:textId="4BCF6442" w:rsidR="00384459" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text249"/>
+                  <w:name w:val="Text254"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="335" w:name="Text254"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...71 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="335"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B254D" w:rsidRPr="00891676" w14:paraId="08CC7A13" w14:textId="77777777" w:rsidTr="009512BC">
+      <w:tr w:rsidR="00384459" w14:paraId="3AC295EA" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="27DEB383" w14:textId="77777777" w:rsidR="004B254D" w:rsidRPr="00891676" w:rsidRDefault="004B254D" w:rsidP="009512BC">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="42B12776" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Date of birth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7597" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...15 lines deleted...]
-              </w:rPr>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="2143A2A0" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text273"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...11 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text274"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...11 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text275"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B254D" w:rsidRPr="00891676" w14:paraId="51D9F298" w14:textId="77777777" w:rsidTr="009512BC">
+      <w:tr w:rsidR="00384459" w14:paraId="67C80856" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2773D9E2" w14:textId="77777777" w:rsidR="004B254D" w:rsidRPr="00891676" w:rsidRDefault="004B254D" w:rsidP="009512BC">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="55FDF7EA" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Relationship to Represented Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6556" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...15 lines deleted...]
-              </w:rPr>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1CB7E8" w14:textId="09A2B100" w:rsidR="00384459" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text250"/>
+                  <w:name w:val="Text255"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="336" w:name="Text255"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...63 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="336"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B254D" w:rsidRPr="00891676" w14:paraId="49E6626B" w14:textId="77777777" w:rsidTr="009512BC">
+      <w:tr w:rsidR="00384459" w14:paraId="767CC3DC" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="313C8F54" w14:textId="77777777" w:rsidR="004B254D" w:rsidRPr="00891676" w:rsidRDefault="004B254D" w:rsidP="009512BC">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7FF4A8E6" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Daytime contact number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7597" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...15 lines deleted...]
-              </w:rPr>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="680081B4" w14:textId="0C7B68B7" w:rsidR="00B40C46" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text251"/>
+                  <w:name w:val="Text256"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="337" w:name="Text256"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...63 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="337"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B254D" w:rsidRPr="00891676" w14:paraId="370B6F57" w14:textId="77777777" w:rsidTr="009512BC">
+      <w:tr w:rsidR="00384459" w14:paraId="7C8456B0" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="265A869A" w14:textId="77777777" w:rsidR="004B254D" w:rsidRPr="00891676" w:rsidRDefault="004B254D" w:rsidP="009512BC">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2B72B739" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7597" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...15 lines deleted...]
-              </w:rPr>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEBD98D" w14:textId="026F4D7E" w:rsidR="00384459" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text252"/>
+                  <w:name w:val="Text257"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="338" w:name="Text257"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...62 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="338"/>
+          </w:p>
+          <w:p w14:paraId="7505D9E0" w14:textId="77777777" w:rsidR="00B40C46" w:rsidRDefault="00B40C46" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384459" w14:paraId="2F62A530" w14:textId="77777777" w:rsidTr="00BF5340">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3065" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFEA8ED" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00B40C46">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Signature of Administrator:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A38A33" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00B40C46">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3012" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F9BB57" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00B40C46">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E94D956" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00B40C46">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="762A8509" w14:textId="7E3094DA" w:rsidR="004B254D" w:rsidRDefault="004B254D" w:rsidP="002B6C63">
+    <w:p w14:paraId="76680078" w14:textId="77777777" w:rsidR="00975AC2" w:rsidRDefault="00975AC2">
       <w:pPr>
-        <w:spacing w:before="120"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1430 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10648" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="782"/>
         <w:gridCol w:w="1623"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="1041"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="3707"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2998"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E1FF0" w:rsidRPr="00891676" w14:paraId="3EEFF215" w14:textId="77777777" w:rsidTr="00525D7B">
+      <w:tr w:rsidR="00384459" w14:paraId="4E1A35A5" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10648" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ListNumber"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE6FA3A" w14:textId="77777777" w:rsidR="00384459" w:rsidRPr="00B40C46" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
               <w:rPr>
                 <w:rStyle w:val="Tableheader"/>
-                <w:b/>
-[...8 lines deleted...]
-              <w:t>Declaration by Joint Administrator - 2</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B40C46">
+              <w:rPr>
+                <w:rStyle w:val="Tableheader"/>
+              </w:rPr>
+              <w:t>If applicable:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B67B2C" w:rsidRPr="00891676" w14:paraId="617BC8D2" w14:textId="77777777" w:rsidTr="00525D7B">
-[...339 lines deleted...]
-      <w:tr w:rsidR="005E1FF0" w:rsidRPr="00891676" w14:paraId="5745E6B0" w14:textId="77777777" w:rsidTr="00525D7B">
+      <w:tr w:rsidR="00384459" w14:paraId="3A771A11" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1626F409" w14:textId="77777777" w:rsidR="005E1FF0" w:rsidRPr="00891676" w:rsidRDefault="005E1FF0" w:rsidP="00525D7B">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5E88EC15" w14:textId="02EA7DD3" w:rsidR="00384459" w:rsidRDefault="00693181" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select"/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                     <w:listEntry w:val="Mr"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="332" w:name="Dropdown7"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="339" w:name="Dropdown7"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...19 lines deleted...]
-            <w:bookmarkEnd w:id="332"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="339"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6CC007" w14:textId="77777777" w:rsidR="005E1FF0" w:rsidRPr="00891676" w:rsidRDefault="005E1FF0" w:rsidP="00525D7B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="45D5C61C" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Given name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0FC6AD" w14:textId="77777777" w:rsidR="005E1FF0" w:rsidRPr="00891676" w:rsidRDefault="005E1FF0" w:rsidP="00525D7B">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="351DE9E7" w14:textId="47A3B265" w:rsidR="00384459" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text258"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="333" w:name="Text258"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="340" w:name="Text258"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="333"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="340"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A45B7B0" w14:textId="77777777" w:rsidR="005E1FF0" w:rsidRPr="00891676" w:rsidRDefault="005E1FF0" w:rsidP="00525D7B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="57A31291" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3707" w:type="dxa"/>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="260C21BD" w14:textId="4B323B30" w:rsidR="00384459" w:rsidRDefault="008B3935" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text259"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="334" w:name="Text259"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="341" w:name="Text259"/>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...64 lines deleted...]
-            <w:bookmarkEnd w:id="334"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="341"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1FF0" w:rsidRPr="00891676" w14:paraId="602FF033" w14:textId="77777777" w:rsidTr="00525D7B">
+      <w:tr w:rsidR="00384459" w14:paraId="20048155" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAFCB26" w14:textId="77777777" w:rsidR="005E1FF0" w:rsidRPr="00891676" w:rsidRDefault="005E1FF0" w:rsidP="00525D7B">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="062FBFD1" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Date of birth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7583" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...13 lines deleted...]
-              </w:rPr>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DE6CE5" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00BF5340" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text273"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text274"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text275"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1FF0" w:rsidRPr="00891676" w14:paraId="2409CF07" w14:textId="77777777" w:rsidTr="00525D7B">
+      <w:tr w:rsidR="00384459" w14:paraId="148849B6" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1EB39D" w14:textId="77777777" w:rsidR="005E1FF0" w:rsidRPr="00891676" w:rsidRDefault="005E1FF0" w:rsidP="00525D7B">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="67E26255" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Relationship to Represented Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6542" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...13 lines deleted...]
-              </w:rPr>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E34984" w14:textId="4BA00741" w:rsidR="00384459" w:rsidRDefault="00E55C26" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text329"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="335" w:name="Text329"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="342" w:name="Text329"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="335"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="342"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1FF0" w:rsidRPr="00891676" w14:paraId="7FF11F5E" w14:textId="77777777" w:rsidTr="00525D7B">
+      <w:tr w:rsidR="00384459" w14:paraId="07A5FDF3" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="275801B5" w14:textId="77777777" w:rsidR="005E1FF0" w:rsidRPr="00891676" w:rsidRDefault="005E1FF0" w:rsidP="00525D7B">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4B808F3A" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Daytime contact number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7583" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...13 lines deleted...]
-              </w:rPr>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E03822F" w14:textId="34DAA0AF" w:rsidR="00384459" w:rsidRDefault="00975AC2" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text262"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="336" w:name="Text262"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="343" w:name="Text262"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="336"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06562">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="343"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1FF0" w:rsidRPr="00891676" w14:paraId="2F3A200F" w14:textId="77777777" w:rsidTr="00525D7B">
+      <w:tr w:rsidR="00384459" w14:paraId="0C46CCF5" w14:textId="77777777" w:rsidTr="00BF5340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="604D4A83" w14:textId="77777777" w:rsidR="005E1FF0" w:rsidRPr="00891676" w:rsidRDefault="005E1FF0" w:rsidP="00525D7B">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="060C0196" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7583" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...13 lines deleted...]
-              </w:rPr>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A594B6" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00975AC2" w:rsidP="00CE2C5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text263"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="337" w:name="Text263"/>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="344" w:name="Text263"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00891676">
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="337"/>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="344"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384459" w14:paraId="1D4B8E6B" w14:textId="77777777" w:rsidTr="00BF5340">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3065" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="13318762" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Signature of Administrator:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4585" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E236CCD" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6011E922" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A29B683" w14:textId="77777777" w:rsidR="00384459" w:rsidRDefault="00384459" w:rsidP="00693181">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t>/</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10373A6B" w14:textId="6051A0AC" w:rsidR="002B6C63" w:rsidRDefault="002B6C63">
+    <w:p w14:paraId="76A355A4" w14:textId="3C3759D8" w:rsidR="00384459" w:rsidRDefault="00C06562" w:rsidP="002B6C63">
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...149 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...128 lines deleted...]
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A966E30" wp14:editId="380DF583">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="327E930A" wp14:editId="3CDBC771">
             <wp:extent cx="1445895" cy="637438"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="5" name="Picture 5" descr="Public Trustee logo"/>
+            <wp:docPr id="1" name="Picture 1" descr="Public Trustee logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="Public Trustee logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1490077" cy="656916"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="62CE530B" w14:textId="77777777" w:rsidR="00C06562" w:rsidRPr="002B6C63" w:rsidRDefault="00C06562" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t>Telephone: 1300 746 212</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D2290E" w14:textId="4ACC070C" w:rsidR="00384459" w:rsidRDefault="002B6C63" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>@justice.wa.gov.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10373A6B" w14:textId="5FC742F0" w:rsidR="002B6C63" w:rsidRDefault="002B6C63">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F3DB79" w14:textId="77777777" w:rsidR="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:sectPr w:rsidR="002B6C63" w:rsidSect="0087029F">
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1021" w:right="609" w:bottom="737" w:left="680" w:header="227" w:footer="340" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5FCF5E" w14:textId="3D7BF64A" w:rsidR="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Instructions – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t>Form A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EECB5EE" w14:textId="48A1EF7E" w:rsidR="002B6C63" w:rsidRPr="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve">Please complete all sections of this form. If exact details are not </w:t>
+      </w:r>
+      <w:r w:rsidR="00201BBD" w:rsidRPr="002B6C63">
+        <w:t>known,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve"> please give approximate details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0C2EC0" w14:textId="0AE4C0F1" w:rsidR="002B6C63" w:rsidRPr="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve">If a section does not </w:t>
+      </w:r>
+      <w:r w:rsidR="00201BBD" w:rsidRPr="002B6C63">
+        <w:t>apply,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve"> please insert “Nil” or “Not Applicable”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306A3393" w14:textId="6A47182A" w:rsidR="002B6C63" w:rsidRPr="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55C26">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve">epresented </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55C26">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve">erson’s reference number can be located on the top </w:t>
+      </w:r>
+      <w:r w:rsidR="00201BBD" w:rsidRPr="002B6C63">
+        <w:t>left-hand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve"> corner of any letter you have received from the Private Administrator Support team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75494E3D" w14:textId="77777777" w:rsidR="002B6C63" w:rsidRPr="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t>Once the form is completed, please sign and scan it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184B7113" w14:textId="60363230" w:rsidR="002B6C63" w:rsidRPr="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve">Please send the scanned </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve">orm A to the email address provided to you on the top </w:t>
+      </w:r>
+      <w:r w:rsidR="00201BBD" w:rsidRPr="002B6C63">
+        <w:t>left-hand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t xml:space="preserve"> corner of any letter you have received from the Private Administrator Support team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213DA392" w14:textId="77777777" w:rsidR="002B6C63" w:rsidRPr="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6C63">
+        <w:t>If you do not have an email address, please mail to the GPO box address provided below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A45A8F" w14:textId="4ADF9DFC" w:rsidR="002B6C63" w:rsidRPr="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63"/>
+    <w:p w14:paraId="7FBCAF00" w14:textId="65246778" w:rsidR="002B6C63" w:rsidRPr="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6C63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do not have an </w:t>
+      </w:r>
+      <w:r w:rsidR="00201BBD" w:rsidRPr="002B6C63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidR="00201BBD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> address</w:t>
+      </w:r>
+      <w:r w:rsidR="00201BBD" w:rsidRPr="002B6C63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6C63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please forward this completed form to:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F8588A" w14:paraId="045DFD95" w14:textId="77777777" w:rsidTr="00AA0B89">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD7F404" w14:textId="77777777" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="00AA0B89">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Public Trustee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74BEE715" w14:textId="77777777" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="00AA0B89">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>553 Hay Street</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D0E8993" w14:textId="65C6D009" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="00AA0B89">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PERTH WA 6000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C0B54D" w14:textId="5CEFF206" w:rsidR="00F8588A" w:rsidRPr="00AA0B89" w:rsidRDefault="00F8588A" w:rsidP="00AA0B89">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0B89">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F946D3" w14:textId="77777777" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="00AA0B89">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Public Trustee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AA8CE38" w14:textId="77777777" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="00AA0B89">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GPO Box M946</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F83034" w14:textId="0013F1C1" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="00AA0B89">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PERTH WA 6843</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76AD1504" w14:textId="77777777" w:rsidR="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="002B6C63"/>
+    <w:p w14:paraId="7F306A4A" w14:textId="3F608CDD" w:rsidR="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="00AA0B89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7608C789" wp14:editId="49DBB706">
+            <wp:extent cx="1025525" cy="532765"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="635"/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1025525" cy="532765"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="368B5DCF" w14:textId="77777777" w:rsidR="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="00AA0B89">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Telephone: 1300 746 212</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A72187C" w14:textId="1B9A9442" w:rsidR="002B6C63" w:rsidRPr="002B6C63" w:rsidRDefault="002B6C63" w:rsidP="00AA0B89">
+    <w:p w14:paraId="7A72187C" w14:textId="30C756D9" w:rsidR="002B6C63" w:rsidRDefault="00201BBD" w:rsidP="00AA0B89">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:t>publictrustee</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6C63">
         <w:t>@justice.wa.gov.au</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002B6C63" w:rsidRPr="002B6C63" w:rsidSect="002B6C63">
-      <w:headerReference w:type="first" r:id="rId12"/>
+    <w:p w14:paraId="06A1E549" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRPr="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD"/>
+    <w:p w14:paraId="08EA262D" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRPr="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD"/>
+    <w:p w14:paraId="0E9FF408" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRPr="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD"/>
+    <w:p w14:paraId="1DFB23CB" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRPr="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD"/>
+    <w:p w14:paraId="72C63EB3" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRPr="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD"/>
+    <w:p w14:paraId="1D4BFE2F" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRPr="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD"/>
+    <w:p w14:paraId="7DAC7BA4" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRPr="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD"/>
+    <w:p w14:paraId="51D0BBFE" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRPr="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD"/>
+    <w:p w14:paraId="6AF57466" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD"/>
+    <w:p w14:paraId="0C8EAF9A" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7B86BA" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD04BA4" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2354F76A" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78BCE08D" w14:textId="77777777" w:rsidR="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212E8556" w14:textId="7A0F0C53" w:rsidR="00201BBD" w:rsidRPr="00201BBD" w:rsidRDefault="00201BBD" w:rsidP="00201BBD">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>June 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00201BBD" w:rsidRPr="00201BBD" w:rsidSect="002B6C63">
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1474" w:right="1134" w:bottom="794" w:left="1361" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18D58CB1" w14:textId="77777777" w:rsidR="001C00A9" w:rsidRDefault="001C00A9" w:rsidP="00310998">
+    <w:p w14:paraId="1E79405B" w14:textId="77777777" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="00310998">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69542907" w14:textId="77777777" w:rsidR="001C00A9" w:rsidRDefault="001C00A9" w:rsidP="00310998">
+    <w:p w14:paraId="1025DDB5" w14:textId="77777777" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="00310998">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6A468CA0" w14:textId="240349B0" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="000A15A1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A468CA0" w14:textId="1878BAD2" w:rsidR="00F8588A" w:rsidRDefault="00201BBD" w:rsidP="000A15A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:t xml:space="preserve">PAS01 </w:t>
+    </w:r>
+    <w:r w:rsidR="00F8588A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF0AAB">
+    <w:r w:rsidR="00321052">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Form A – Estate Information</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00891676">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="05668E17" w14:textId="6617ABD9" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="004644C3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05668E17" w14:textId="5DC0786C" w:rsidR="00F8588A" w:rsidRDefault="005A0C7B" w:rsidP="004644C3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:t xml:space="preserve">PAS01 </w:t>
+    </w:r>
+    <w:r w:rsidR="00F8588A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF0AAB">
+    <w:r w:rsidR="00321052">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Form A – Estate Information</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00891676">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F8588A">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00F8588A" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0593D388" w14:textId="77777777" w:rsidR="001C00A9" w:rsidRDefault="001C00A9" w:rsidP="00310998">
+    <w:p w14:paraId="123F94DC" w14:textId="77777777" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="00310998">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51E82F6E" w14:textId="77777777" w:rsidR="001C00A9" w:rsidRDefault="001C00A9" w:rsidP="00310998">
+    <w:p w14:paraId="755AEA29" w14:textId="77777777" w:rsidR="00F8588A" w:rsidRDefault="00F8588A" w:rsidP="00310998">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5239"/>
       <w:gridCol w:w="5239"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F8588A" w14:paraId="7ABE3957" w14:textId="77777777" w:rsidTr="00693181">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5239" w:type="dxa"/>
           <w:vAlign w:val="center"/>
@@ -44513,64 +32022,64 @@
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6EAAAA6D" w14:textId="1027C4BD" w:rsidR="00F8588A" w:rsidRPr="0087029F" w:rsidRDefault="00F8588A" w:rsidP="0087029F">
     <w:pPr>
       <w:pStyle w:val="Tabledata"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B4D4B03" w14:textId="77777777" w:rsidR="00F8588A" w:rsidRPr="0087029F" w:rsidRDefault="00F8588A" w:rsidP="0087029F">
     <w:pPr>
       <w:pStyle w:val="Tabledata"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="796A4E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D9EE37AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -45468,136 +32977,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="269015F3"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6A707B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -45642,51 +33065,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30C116A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -45731,51 +33154,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33045491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -45820,51 +33243,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="355F347B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -45909,137 +33332,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A6B5713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="951032AE"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -46108,51 +33445,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46C247DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -46197,51 +33534,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4750010B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA9AC96C"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -46286,51 +33623,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D79569B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -46375,51 +33712,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F82777F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -46464,51 +33801,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5284460D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03ECAFFC"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -46553,51 +33890,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C04F47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEC087A0"/>
     <w:lvl w:ilvl="0" w:tplc="8A2C62B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="List2"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
@@ -46651,51 +33988,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="536E7A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -46740,51 +34077,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AEF5309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63065F16"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -46829,51 +34166,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BF50FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -46918,51 +34255,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F116908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -47007,51 +34344,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="653F744E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -47096,51 +34433,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B852A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC69028"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -47185,51 +34522,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D343F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9154B358"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -47274,51 +34611,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77E610F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B806A40"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -47363,51 +34700,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787B5C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9807EF8"/>
     <w:lvl w:ilvl="0" w:tplc="F732E506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -47452,531 +34789,401 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="281696185">
+  <w:num w:numId="1" w16cid:durableId="118692091">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1954247254">
+  <w:num w:numId="2" w16cid:durableId="860708358">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1619028176">
+  <w:num w:numId="3" w16cid:durableId="1872374729">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="907887733">
+  <w:num w:numId="4" w16cid:durableId="749929554">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1877769361">
+  <w:num w:numId="5" w16cid:durableId="1359313802">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="413015440">
+  <w:num w:numId="6" w16cid:durableId="207835885">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="228001401">
+  <w:num w:numId="7" w16cid:durableId="940066781">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="564413085">
+  <w:num w:numId="8" w16cid:durableId="1916164822">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="109980692">
+  <w:num w:numId="9" w16cid:durableId="1748991607">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1673677163">
+  <w:num w:numId="10" w16cid:durableId="153688052">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1844858991">
+  <w:num w:numId="11" w16cid:durableId="26368760">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="866216215">
+  <w:num w:numId="12" w16cid:durableId="2122648514">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="253562353">
+  <w:num w:numId="13" w16cid:durableId="163013380">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="460341073">
+  <w:num w:numId="14" w16cid:durableId="1743286010">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1270550195">
+  <w:num w:numId="15" w16cid:durableId="1464928130">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1408456946">
+  <w:num w:numId="16" w16cid:durableId="1689285873">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1034961760">
+  <w:num w:numId="17" w16cid:durableId="1184786488">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1970549913">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="885216350">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="245579759">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1032069271">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="740523944">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1815177902">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="34962484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="779376512">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1452017278">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="780417475">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1397125515">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1191995211">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1444039361">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1235554268">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1300652124">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1900895868">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="997003252">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2008551725">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="603153885">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="873494380">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="2083485000">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="909539991">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="917640872">
-[...62 lines deleted...]
-  <w:num w:numId="39" w16cid:durableId="1872067579">
+  <w:num w:numId="40" w16cid:durableId="1934970872">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1171217879">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="41" w16cid:durableId="1554921683">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="200434061">
-[...2 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="370881910">
+  <w:num w:numId="42" w16cid:durableId="710299009">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1832595669">
+  <w:num w:numId="43" w16cid:durableId="1924489284">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1911649920">
+  <w:num w:numId="44" w16cid:durableId="79445215">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="98378374">
+  <w:num w:numId="45" w16cid:durableId="664287732">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="2117208991">
+  <w:num w:numId="46" w16cid:durableId="959071362">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="489954626">
-[...36 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="47" w16cid:durableId="1219584188">
+    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xuICoAlvsMgR4E68V9T7jK7Z1jNoewX03YBJ0fHJFjdPCq5HsKhKemyQ6VSGesT4x2NmFSNjG3BwOytHFNoVHQ==" w:salt="k7pGkHPHW9FtRJ8aWPHILg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="2/byE9LigUTIIzvCrrTQtwEWQaLcEzJjf/3vZlApY8C9mbHfcECJlIyoRfxeXxf4P8Tb/vXq+hetUSIElefWCQ==" w:salt="USsefdxtRvTmR6SSDWZjGQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="43009"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009A4458"/>
     <w:rsid w:val="00015E10"/>
     <w:rsid w:val="0003083E"/>
+    <w:rsid w:val="000333C6"/>
     <w:rsid w:val="00036C5E"/>
     <w:rsid w:val="000443DE"/>
     <w:rsid w:val="0008315B"/>
-    <w:rsid w:val="00095A2E"/>
     <w:rsid w:val="000A15A1"/>
     <w:rsid w:val="000D3105"/>
     <w:rsid w:val="000E525F"/>
     <w:rsid w:val="000F489D"/>
     <w:rsid w:val="001337EA"/>
-    <w:rsid w:val="00137E01"/>
     <w:rsid w:val="001470E9"/>
     <w:rsid w:val="00157FB3"/>
     <w:rsid w:val="001613A7"/>
-    <w:rsid w:val="00163697"/>
     <w:rsid w:val="0016487A"/>
     <w:rsid w:val="001740EA"/>
-    <w:rsid w:val="001C00A9"/>
     <w:rsid w:val="001C661D"/>
     <w:rsid w:val="001F6B42"/>
     <w:rsid w:val="002001C8"/>
+    <w:rsid w:val="00201BBD"/>
     <w:rsid w:val="00245A68"/>
     <w:rsid w:val="00250288"/>
     <w:rsid w:val="00277A5F"/>
+    <w:rsid w:val="002A091C"/>
     <w:rsid w:val="002A7190"/>
     <w:rsid w:val="002B6C63"/>
     <w:rsid w:val="002D4AFF"/>
     <w:rsid w:val="00310998"/>
     <w:rsid w:val="00315052"/>
+    <w:rsid w:val="00321052"/>
     <w:rsid w:val="00326CD9"/>
+    <w:rsid w:val="00330DDF"/>
     <w:rsid w:val="00347C02"/>
     <w:rsid w:val="00364BF4"/>
     <w:rsid w:val="003732FC"/>
     <w:rsid w:val="00384459"/>
     <w:rsid w:val="00393342"/>
     <w:rsid w:val="003964AE"/>
     <w:rsid w:val="003A08A6"/>
     <w:rsid w:val="003B0CDE"/>
+    <w:rsid w:val="003C1DD9"/>
     <w:rsid w:val="003F08A6"/>
     <w:rsid w:val="00413960"/>
     <w:rsid w:val="004644C3"/>
     <w:rsid w:val="0048238E"/>
     <w:rsid w:val="004B0615"/>
-    <w:rsid w:val="004B254D"/>
-    <w:rsid w:val="004B4B7A"/>
     <w:rsid w:val="005435A9"/>
     <w:rsid w:val="0056266E"/>
     <w:rsid w:val="0057460F"/>
     <w:rsid w:val="00593D6E"/>
-    <w:rsid w:val="005A74CD"/>
+    <w:rsid w:val="005A0C7B"/>
     <w:rsid w:val="005C5631"/>
-    <w:rsid w:val="005C68C5"/>
     <w:rsid w:val="005D234D"/>
-    <w:rsid w:val="005D3455"/>
-    <w:rsid w:val="005E1FF0"/>
     <w:rsid w:val="005E69A6"/>
     <w:rsid w:val="005F46EE"/>
+    <w:rsid w:val="0061670F"/>
     <w:rsid w:val="00626374"/>
     <w:rsid w:val="0062661A"/>
     <w:rsid w:val="00651979"/>
     <w:rsid w:val="0065340F"/>
     <w:rsid w:val="006871F2"/>
     <w:rsid w:val="00693181"/>
     <w:rsid w:val="00693F25"/>
     <w:rsid w:val="006A3AA0"/>
     <w:rsid w:val="006D4788"/>
-    <w:rsid w:val="006F0178"/>
     <w:rsid w:val="006F5AA4"/>
     <w:rsid w:val="007146DB"/>
     <w:rsid w:val="00720866"/>
+    <w:rsid w:val="0072132E"/>
     <w:rsid w:val="007226E2"/>
     <w:rsid w:val="007448B1"/>
     <w:rsid w:val="007449F9"/>
     <w:rsid w:val="007616CD"/>
     <w:rsid w:val="00781EC5"/>
     <w:rsid w:val="00792575"/>
     <w:rsid w:val="007A2DA5"/>
     <w:rsid w:val="007A52C4"/>
     <w:rsid w:val="007F0442"/>
     <w:rsid w:val="008178EA"/>
     <w:rsid w:val="008246CE"/>
     <w:rsid w:val="00864F5F"/>
     <w:rsid w:val="008660F0"/>
     <w:rsid w:val="0087029F"/>
-    <w:rsid w:val="00891676"/>
     <w:rsid w:val="00891BA0"/>
     <w:rsid w:val="00894EAE"/>
     <w:rsid w:val="008B3935"/>
     <w:rsid w:val="008C1F70"/>
     <w:rsid w:val="008E3D64"/>
     <w:rsid w:val="0092084D"/>
     <w:rsid w:val="009518F7"/>
     <w:rsid w:val="00963BC4"/>
     <w:rsid w:val="00967C2F"/>
     <w:rsid w:val="00975AC2"/>
     <w:rsid w:val="00997778"/>
     <w:rsid w:val="009A2357"/>
     <w:rsid w:val="009A4458"/>
     <w:rsid w:val="009A57FA"/>
     <w:rsid w:val="009A5AA9"/>
-    <w:rsid w:val="009A6F77"/>
     <w:rsid w:val="009B4CFC"/>
     <w:rsid w:val="009D17B6"/>
     <w:rsid w:val="00A01E38"/>
     <w:rsid w:val="00A36A0B"/>
     <w:rsid w:val="00A762E1"/>
     <w:rsid w:val="00AA0B89"/>
     <w:rsid w:val="00AB4E62"/>
     <w:rsid w:val="00AE4885"/>
-    <w:rsid w:val="00AF0AAB"/>
     <w:rsid w:val="00B40C46"/>
-    <w:rsid w:val="00B67B2C"/>
     <w:rsid w:val="00B75DD6"/>
     <w:rsid w:val="00B83908"/>
     <w:rsid w:val="00B95F4E"/>
     <w:rsid w:val="00BD6F2C"/>
-    <w:rsid w:val="00BD739F"/>
     <w:rsid w:val="00BF5340"/>
     <w:rsid w:val="00BF693D"/>
     <w:rsid w:val="00C06562"/>
     <w:rsid w:val="00C56C08"/>
     <w:rsid w:val="00C57895"/>
     <w:rsid w:val="00C63972"/>
     <w:rsid w:val="00C67A0E"/>
     <w:rsid w:val="00C758AC"/>
     <w:rsid w:val="00CC57AF"/>
     <w:rsid w:val="00CE2C5F"/>
-    <w:rsid w:val="00CE53D6"/>
     <w:rsid w:val="00CF2962"/>
     <w:rsid w:val="00D34853"/>
     <w:rsid w:val="00D717C0"/>
     <w:rsid w:val="00D8077B"/>
     <w:rsid w:val="00D8204B"/>
     <w:rsid w:val="00D90A04"/>
     <w:rsid w:val="00D97974"/>
     <w:rsid w:val="00DD4B75"/>
     <w:rsid w:val="00DE0D99"/>
+    <w:rsid w:val="00DE4FA4"/>
     <w:rsid w:val="00E1331B"/>
     <w:rsid w:val="00E1459D"/>
     <w:rsid w:val="00E2713D"/>
     <w:rsid w:val="00E55C26"/>
     <w:rsid w:val="00E824EB"/>
     <w:rsid w:val="00EB4BDF"/>
     <w:rsid w:val="00EC2F8A"/>
     <w:rsid w:val="00EC3ABD"/>
     <w:rsid w:val="00ED4A1B"/>
     <w:rsid w:val="00EF6C72"/>
     <w:rsid w:val="00F8588A"/>
     <w:rsid w:val="00FC7D95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="43009"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D5C2B58"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DFFDA3E6-C99E-4884-A5CC-1F68BDF4E892}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -49660,78 +36867,62 @@
       <w:spacing w:before="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10ptAfter0pt">
     <w:name w:val="Style 10 pt After:  0 pt"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C758AC"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -49969,72 +37160,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCE31CB1-5EBA-42B3-AA0D-6C6B73E0CA9C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>15172</Characters>
+  <Pages>9</Pages>
+  <Words>2820</Words>
+  <Characters>14159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>1089</Lines>
+  <Paragraphs>998</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17798</CharactersWithSpaces>
+  <CharactersWithSpaces>15981</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maris Margetts</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>