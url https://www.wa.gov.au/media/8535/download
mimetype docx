--- v0 (2025-12-05)
+++ v1 (2026-06-25)
@@ -16,51 +16,51 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2405"/>
       </w:tblGrid>
       <w:tr w:rsidR="00667F7C" w14:paraId="708D1A99" w14:textId="6C3987D4" w:rsidTr="009228A0">
         <w:tc>
@@ -966,92 +966,92 @@
               <w:t xml:space="preserve"> $</w:t>
             </w:r>
             <w:r w:rsidRPr="00F2506F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009527CE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(from Abstract 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="0E30F5F5" w14:textId="1174F4D4" w:rsidR="00F22F20" w:rsidRPr="008D52AC" w:rsidRDefault="00762459" w:rsidP="003E7CF8">
+          <w:p w14:paraId="0E30F5F5" w14:textId="63651B73" w:rsidR="00F22F20" w:rsidRPr="008D52AC" w:rsidRDefault="00762459" w:rsidP="003E7CF8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="Tableheader"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Tableheader"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Tableheader"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Abstract2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Tableheader"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Tableheader"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Tableheader"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00207EDF" w:rsidRPr="00F2506F" w14:paraId="0F68C330" w14:textId="77777777" w:rsidTr="001A0C35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -1133,100 +1133,100 @@
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="3C04FEDD" w14:textId="3BE990F6" w:rsidR="00207EDF" w:rsidRPr="00B13B0A" w:rsidRDefault="00207EDF" w:rsidP="003E7CF8">
+          <w:p w14:paraId="3C04FEDD" w14:textId="15B3AC98" w:rsidR="00207EDF" w:rsidRPr="00B13B0A" w:rsidRDefault="00207EDF" w:rsidP="003E7CF8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text49"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
-[...23 lines deleted...]
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C32F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C32F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C32F8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="26B22CBE" w14:textId="717F38E2" w:rsidR="00207EDF" w:rsidRPr="00F2506F" w:rsidRDefault="00207EDF" w:rsidP="00F67597">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
@@ -2160,282 +2160,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="48795AA1" w14:textId="77777777" w:rsidR="00207EDF" w:rsidRDefault="00207EDF" w:rsidP="003E7CF8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207EDF" w14:paraId="749A8F75" w14:textId="77777777" w:rsidTr="00C70C73">
-[...230 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00207EDF" w14:paraId="6D6ED22A" w14:textId="77777777" w:rsidTr="00783EF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="3F6A9634" w14:textId="45F00559" w:rsidR="00207EDF" w:rsidRPr="00647081" w:rsidRDefault="00207EDF" w:rsidP="00207EDF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F22F20">
               <w:t>A/c n</w:t>
             </w:r>
             <w:r>
               <w:t>o:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
@@ -2522,51 +2290,51 @@
           </w:tcPr>
           <w:p w14:paraId="771112B2" w14:textId="1963065D" w:rsidR="00207EDF" w:rsidRDefault="00207EDF" w:rsidP="003E7CF8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text55"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text55"/>
+            <w:bookmarkStart w:id="12" w:name="Text55"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
@@ -2581,51 +2349,51 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65072448" w14:textId="77777777" w:rsidR="00207EDF" w:rsidRDefault="00207EDF" w:rsidP="00F67597">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
@@ -2669,82 +2437,82 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Total Receipts/Income $ </w:t>
             </w:r>
             <w:r w:rsidRPr="009527CE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(from Abstract 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="7F98C110" w14:textId="7261CB3F" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
+          <w:p w14:paraId="7F98C110" w14:textId="77667F12" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Abstract1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
@@ -2860,51 +2628,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="279FD73B" w14:textId="4735EBBE" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00D6378A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text40"/>
+            <w:bookmarkStart w:id="13" w:name="Text40"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2919,148 +2687,148 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="3A10C83A" w14:textId="5E53F713" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="003E7CF8">
+          <w:p w14:paraId="3A10C83A" w14:textId="00C79A95" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="003E7CF8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text60"/>
+            <w:bookmarkStart w:id="14" w:name="Text60"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
-[...27 lines deleted...]
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C32F8">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C32F8">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C32F8">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C728E7" w14:paraId="3E8AAE66" w14:textId="77777777" w:rsidTr="00C728E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4954BE07" w14:textId="77777777" w:rsidR="00C728E7" w:rsidRPr="00647081" w:rsidRDefault="00C728E7" w:rsidP="00D6378A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -3115,51 +2883,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="66434FF3" w14:textId="7B85500E" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00D6378A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text41"/>
+            <w:bookmarkStart w:id="15" w:name="Text41"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3174,89 +2942,89 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="3F5F1A8F" w14:textId="2B55E2D6" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="003E7CF8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text61"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text61"/>
+            <w:bookmarkStart w:id="16" w:name="Text61"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
@@ -3271,51 +3039,51 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C728E7" w14:paraId="1E74D52C" w14:textId="77777777" w:rsidTr="00C728E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F6898FB" w14:textId="77777777" w:rsidR="00C728E7" w:rsidRPr="00647081" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -3370,51 +3138,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="06D9A306" w14:textId="0106B345" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text42"/>
+            <w:bookmarkStart w:id="17" w:name="Text42"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3429,89 +3197,89 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="664FCCE8" w14:textId="60E2F000" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00AC145C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text62"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text62"/>
+            <w:bookmarkStart w:id="18" w:name="Text62"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
@@ -3526,51 +3294,51 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C728E7" w14:paraId="5DD2CB3D" w14:textId="77777777" w:rsidTr="00C728E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41247B5C" w14:textId="77777777" w:rsidR="00C728E7" w:rsidRPr="00647081" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -3625,51 +3393,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="4052D28E" w14:textId="1CD58EB7" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text43"/>
+            <w:bookmarkStart w:id="19" w:name="Text43"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3684,89 +3452,89 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="44647B16" w14:textId="55B0B243" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text63"/>
+            <w:bookmarkStart w:id="20" w:name="Text63"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
@@ -3781,51 +3549,51 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C728E7" w14:paraId="6428C24E" w14:textId="77777777" w:rsidTr="00C728E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15C1971C" w14:textId="77777777" w:rsidR="00C728E7" w:rsidRPr="00647081" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -3880,51 +3648,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="1DD56590" w14:textId="3D9EA966" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text44"/>
+            <w:bookmarkStart w:id="21" w:name="Text44"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -3939,89 +3707,89 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="1EA612B7" w14:textId="7332D392" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text64"/>
+            <w:bookmarkStart w:id="22" w:name="Text64"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
@@ -4036,150 +3804,151 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C728E7" w14:paraId="0033724F" w14:textId="77777777" w:rsidTr="00C728E7">
+      <w:tr w:rsidR="00C728E7" w14:paraId="0A75D82E" w14:textId="77777777" w:rsidTr="00C728E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F18DB17" w14:textId="77777777" w:rsidR="00C728E7" w:rsidRPr="00647081" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
+          <w:p w14:paraId="031AE09A" w14:textId="77777777" w:rsidR="00C728E7" w:rsidRPr="00647081" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="3799C8FD" w14:textId="77777777" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
+          <w:p w14:paraId="39272134" w14:textId="77777777" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="57C879D0" w14:textId="77777777" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
+          <w:p w14:paraId="6C6CDCF2" w14:textId="77777777" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F22F20">
               <w:t>A/c n</w:t>
             </w:r>
             <w:r>
               <w:t>o:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="21C05E44" w14:textId="62C70DDA" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
+          <w:p w14:paraId="2D3196A5" w14:textId="07C60EB2" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text45"/>
+                  <w:name w:val="Text46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text45"/>
+            <w:bookmarkStart w:id="23" w:name="Text46"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -4194,344 +3963,88 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="6BED0DB3" w14:textId="05EAD28C" w:rsidR="00C728E7" w:rsidRDefault="00C728E7" w:rsidP="00A1363E">
+          <w:p w14:paraId="626CFEBF" w14:textId="412B05AA" w:rsidR="00C728E7" w:rsidRDefault="00962D97" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text65"/>
-[...254 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00126030">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00126030">
@@ -4581,137 +4094,137 @@
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="019B46B5" w14:textId="2C702606" w:rsidR="00A1363E" w:rsidRPr="009527CE" w:rsidRDefault="00A1363E" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Total of 1 plus 2:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF42FC6" w14:textId="057D3385" w:rsidR="00A1363E" w:rsidRPr="009527CE" w:rsidRDefault="00AC145C" w:rsidP="00A1363E">
+          <w:p w14:paraId="3CF42FC6" w14:textId="3BC966E1" w:rsidR="00A1363E" w:rsidRPr="009527CE" w:rsidRDefault="00AC145C" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =SUM(B2:B10) \# "$#,##0.00;($#,##0.00)" </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>$   0.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7ED9843C" w14:textId="5F18FCC0" w:rsidR="00A1363E" w:rsidRPr="009527CE" w:rsidRDefault="00A1363E" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Total of 3 plus 4:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="79B2FE22" w14:textId="309909BA" w:rsidR="00A1363E" w:rsidRPr="009527CE" w:rsidRDefault="00416064" w:rsidP="00A1363E">
+          <w:p w14:paraId="79B2FE22" w14:textId="4F1B35A4" w:rsidR="00A1363E" w:rsidRPr="009527CE" w:rsidRDefault="00416064" w:rsidP="00A1363E">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =SUM(D2)+SUM(ABOVE) \# "$#,##0.00;($#,##0.00)" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>$   0.00</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5BBD3132" w14:textId="245E4BA1" w:rsidR="00D34853" w:rsidRDefault="00CE2888">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE2888">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note</w:t>
@@ -4757,129 +4270,129 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10487" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3231"/>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="2609"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="196"/>
         <w:gridCol w:w="397"/>
         <w:gridCol w:w="3231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D34853" w14:paraId="3AC642B3" w14:textId="77777777" w:rsidTr="00914C9F">
+      <w:tr w:rsidR="00D34853" w14:paraId="3AC642B3" w14:textId="77777777" w:rsidTr="00043961">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10480" w:type="dxa"/>
+            <w:tcW w:w="10487" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="041528AE" w14:textId="4707D02E" w:rsidR="00D34853" w:rsidRPr="00F2506F" w:rsidRDefault="00757E3F" w:rsidP="00F2506F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Signature of Administrator/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00765780" w14:paraId="19D9DB8E" w14:textId="77777777" w:rsidTr="00914C9F">
+      <w:tr w:rsidR="00765780" w14:paraId="19D9DB8E" w14:textId="77777777" w:rsidTr="00043961">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10480" w:type="dxa"/>
+            <w:tcW w:w="10487" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="6DCFB4AF" w14:textId="73CCED98" w:rsidR="00AC5098" w:rsidRDefault="00765780" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">This is the account numbered </w:t>
             </w:r>
             <w:r w:rsidR="00F721CC">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text37"/>
+            <w:bookmarkStart w:id="24" w:name="Text37"/>
             <w:r w:rsidR="00F721CC">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00F721CC">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F721CC">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">for the accounting period from </w:t>
             </w:r>
             <w:r w:rsidR="00DE18F3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="d/MM/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00DE18F3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -5159,57 +4672,57 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61200D02" w14:textId="6EEED6FB" w:rsidR="00C02EBD" w:rsidRPr="00AC5098" w:rsidRDefault="00C02EBD" w:rsidP="00667F7C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74488" w14:paraId="137A898A" w14:textId="77777777" w:rsidTr="00914C9F">
+      <w:tr w:rsidR="00A74488" w14:paraId="137A898A" w14:textId="77777777" w:rsidTr="00043961">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10480" w:type="dxa"/>
+            <w:tcW w:w="10487" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="0D085391" w14:textId="083D5170" w:rsidR="00A74488" w:rsidRPr="008F78C2" w:rsidRDefault="00A74488" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="008F78C2">
               <w:t xml:space="preserve">Declared before me this </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -5318,85 +4831,85 @@
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5C7B" w14:paraId="40090DEF" w14:textId="77777777" w:rsidTr="00914C9F">
+      <w:tr w:rsidR="000E5C7B" w14:paraId="40090DEF" w14:textId="77777777" w:rsidTr="00043961">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EFB3EE2" w14:textId="083F57E1" w:rsidR="00C02EBD" w:rsidRPr="002F7CE5" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F7CE5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text7"/>
+            <w:bookmarkStart w:id="25" w:name="Text7"/>
             <w:r w:rsidRPr="002F7CE5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002F7CE5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="002F7CE5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00964835" w:rsidRPr="002F7CE5">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
@@ -5420,600 +4933,618 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835" w:rsidRPr="002F7CE5">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835" w:rsidRPr="002F7CE5">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F7CE5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30273033" w14:textId="71CA71C5" w:rsidR="00C02EBD" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
+            <w:tcW w:w="3824" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="67A85671" w14:textId="2E23D821" w:rsidR="00C02EBD" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5C7B" w:rsidRPr="00757E3F" w14:paraId="0CDD43C6" w14:textId="77777777" w:rsidTr="00914C9F">
+      <w:tr w:rsidR="000E5C7B" w:rsidRPr="00757E3F" w14:paraId="0CDD43C6" w14:textId="77777777" w:rsidTr="00043961">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21D3BFAD" w14:textId="4ABC8D3E" w:rsidR="00C02EBD" w:rsidRPr="00757E3F" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(name of authorised witness)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="536D13F5" w14:textId="77777777" w:rsidR="00C02EBD" w:rsidRPr="00757E3F" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
+            <w:tcW w:w="3824" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1AA37C1E" w14:textId="02A3F920" w:rsidR="00C02EBD" w:rsidRPr="00757E3F" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5C7B" w:rsidRPr="00757E3F" w14:paraId="1266BC22" w14:textId="77777777" w:rsidTr="00914C9F">
+      <w:tr w:rsidR="000E5C7B" w:rsidRPr="00757E3F" w14:paraId="1266BC22" w14:textId="77777777" w:rsidTr="00043961">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78CCB5E9" w14:textId="19CA1DEB" w:rsidR="00C02EBD" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193C2A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text68"/>
+            <w:bookmarkStart w:id="26" w:name="Text68"/>
             <w:r w:rsidRPr="00193C2A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00193C2A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00193C2A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="606B93F1" w14:textId="77777777" w:rsidR="00C02EBD" w:rsidRPr="00757E3F" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
+            <w:tcW w:w="3824" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A177EC3" w14:textId="77777777" w:rsidR="00C02EBD" w:rsidRPr="00757E3F" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74488" w:rsidRPr="00757E3F" w14:paraId="2EDEECA6" w14:textId="77777777" w:rsidTr="00914C9F">
+      <w:tr w:rsidR="00A74488" w:rsidRPr="00757E3F" w14:paraId="2EDEECA6" w14:textId="77777777" w:rsidTr="00043961">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="38784BE9" w14:textId="28A20DAE" w:rsidR="00A74488" w:rsidRPr="00193C2A" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Title and qualification of witness)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3817" w:type="dxa"/>
+            <w:tcW w:w="3824" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A050D5F" w14:textId="035D1AB5" w:rsidR="00A74488" w:rsidRDefault="00C02EBD" w:rsidP="00A74488">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(signature of authorised witness)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34E2B69D" w14:textId="77777777" w:rsidR="003574E2" w:rsidRDefault="003574E2" w:rsidP="008F78C2">
+    <w:p w14:paraId="34E2B69D" w14:textId="18372E0D" w:rsidR="003574E2" w:rsidRPr="00043961" w:rsidRDefault="00043961" w:rsidP="00043961">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:sectPr w:rsidR="003574E2" w:rsidSect="00092A0F">
+        <w:ind w:left="284" w:right="310"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003574E2" w:rsidRPr="00043961" w:rsidSect="00092A0F">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:headerReference w:type="first" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1021" w:right="851" w:bottom="737" w:left="680" w:header="227" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00043961">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Disclaimer: We only collect the information we need to help you, and to meet our obligations. We do everything we can to keep your personal information safe. For more information see our Information Privacy Statement on our website. Should you choose not to provide information necessary for us to assist you, we may be unable to provide you with a service.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="731EB414" w14:textId="031E1A47" w:rsidR="008F78C2" w:rsidRDefault="008F78C2" w:rsidP="008F78C2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Abstract 1</w:t>
       </w:r>
       <w:r w:rsidR="001B6E38">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>Receipts / Income</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10606" w:type="dxa"/>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3665"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F78C2" w14:paraId="28C51A54" w14:textId="77777777" w:rsidTr="00765780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="370C58D7" w14:textId="77777777" w:rsidR="008F78C2" w:rsidRPr="00F2506F" w:rsidRDefault="008F78C2" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Account number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8059" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB90A17" w14:textId="6B802F92" w:rsidR="008F78C2" w:rsidRDefault="00E51FBB" w:rsidP="004B3616">
+          <w:p w14:paraId="6FB90A17" w14:textId="44A84885" w:rsidR="008F78C2" w:rsidRDefault="00E51FBB" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF ACC1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F78C2" w14:paraId="3DE77A02" w14:textId="77777777" w:rsidTr="00765780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C8FD9AA" w14:textId="77777777" w:rsidR="008F78C2" w:rsidRPr="00F2506F" w:rsidRDefault="008F78C2" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Represented Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8059" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="259E1DBC" w14:textId="04E1EDEF" w:rsidR="008F78C2" w:rsidRDefault="009B4F0E" w:rsidP="004B3616">
+          <w:p w14:paraId="259E1DBC" w14:textId="696CD889" w:rsidR="008F78C2" w:rsidRDefault="009B4F0E" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF REP1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F78C2" w14:paraId="0B61D70E" w14:textId="77777777" w:rsidTr="00765780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="744067DB" w14:textId="77777777" w:rsidR="008F78C2" w:rsidRPr="00F2506F" w:rsidRDefault="008F78C2" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Accounting period:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65DD212F" w14:textId="77777777" w:rsidR="008F78C2" w:rsidRPr="00F2506F" w:rsidRDefault="008F78C2" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4F062D" w14:textId="403F2530" w:rsidR="008F78C2" w:rsidRDefault="009B4F0E" w:rsidP="004B3616">
+          <w:p w14:paraId="6F4F062D" w14:textId="58FA8D75" w:rsidR="008F78C2" w:rsidRDefault="009B4F0E" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF DATE1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45ACE116" w14:textId="77777777" w:rsidR="008F78C2" w:rsidRPr="00F2506F" w:rsidRDefault="008F78C2" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="1443E2D6" w14:textId="4892A819" w:rsidR="008F78C2" w:rsidRDefault="009B4F0E" w:rsidP="004B3616">
+          <w:p w14:paraId="1443E2D6" w14:textId="5A6BBAF8" w:rsidR="008F78C2" w:rsidRDefault="009B4F0E" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF DATE2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7249E60B" w14:textId="77777777" w:rsidR="008F78C2" w:rsidRPr="004B3616" w:rsidRDefault="008F78C2" w:rsidP="004B3616">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -6159,236 +5690,236 @@
           <w:p w14:paraId="2FF7C71D" w14:textId="77777777" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00765780" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="4F9E6433" w14:textId="6C8F5E2D" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00F721CC" w:rsidP="00AC2434">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text34"/>
+            <w:bookmarkStart w:id="27" w:name="Text34"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="0A76C901" w14:textId="7CA41051" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00762459" w:rsidP="008D52AC">
+          <w:p w14:paraId="0A76C901" w14:textId="78E2A036" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00762459" w:rsidP="008D52AC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Text13"/>
+            <w:bookmarkStart w:id="28" w:name="Text13"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
-[...23 lines deleted...]
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="001978F3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001978F3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001978F3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001978F3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001978F3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="382F6A59" w14:textId="77777777" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00765780" w:rsidP="00F22F20">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00765780" w:rsidRPr="00AC2434" w14:paraId="463511CC" w14:textId="77777777" w:rsidTr="008D52AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1021FEE4" w14:textId="77777777" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00765780" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="033C23B5" w14:textId="4616CC34" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00AC2434">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Text35"/>
+            <w:bookmarkStart w:id="29" w:name="Text35"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00762459">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00762459">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00762459">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00762459">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00762459">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="3532970B" w14:textId="36CF5B17" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="008D52AC" w:rsidP="008D52AC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6453,91 +5984,91 @@
           <w:p w14:paraId="24E16C7F" w14:textId="77777777" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00765780" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="770C1475" w14:textId="5D97B211" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00AC2434">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Text36"/>
+            <w:bookmarkStart w:id="30" w:name="Text36"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="2579C1EB" w14:textId="65539879" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="008D52AC" w:rsidP="008D52AC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6631,51 +6162,51 @@
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4AB1E34C" w14:textId="77777777" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00765780" w:rsidP="00F22F20">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B43129" w:rsidRPr="00AC2434" w14:paraId="31538DBB" w14:textId="77777777" w:rsidTr="008D52AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="077B09F9" w14:textId="77777777" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Hlk77944320"/>
+            <w:bookmarkStart w:id="31" w:name="_Hlk77944320"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="163A55E6" w14:textId="42A35A2D" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -7064,51 +6595,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="61CB363B" w14:textId="77777777" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:tr w:rsidR="00765780" w:rsidRPr="00AC2434" w14:paraId="3FE36553" w14:textId="77777777" w:rsidTr="008D52AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="451C294B" w14:textId="241AB40A" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00765780" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7279" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64690E4A" w14:textId="0073A505" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00765780" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Superannuation</w:t>
             </w:r>
@@ -9825,91 +9356,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="724C43CE" w14:textId="1A44A394" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00BB02FE" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Text57"/>
+            <w:bookmarkStart w:id="32" w:name="Text57"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00370407">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00370407">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00370407">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00370407">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00370407">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="067583B1" w14:textId="77777777" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B43129" w:rsidRPr="00AC2434" w14:paraId="40F0BBC3" w14:textId="77777777" w:rsidTr="008D52AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EB8A208" w14:textId="77777777" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9974,91 +9505,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="39E35809" w14:textId="7732D9E8" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00BB02FE" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text58"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Text58"/>
+            <w:bookmarkStart w:id="33" w:name="Text58"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7DA869D3" w14:textId="77777777" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00765780" w:rsidRPr="00AC2434" w14:paraId="4B134C76" w14:textId="77777777" w:rsidTr="008D52AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1445E9AD" w14:textId="77777777" w:rsidR="00765780" w:rsidRPr="00AC2434" w:rsidRDefault="00765780" w:rsidP="004B3616">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10080,150 +9611,150 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Total receipts / income </w:t>
             </w:r>
             <w:r w:rsidRPr="00263125">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00263125">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>transfer this amount to Form B</w:t>
             </w:r>
             <w:r w:rsidRPr="00263125">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12CA52D4" w14:textId="05A0A026" w:rsidR="00765780" w:rsidRPr="00C01E21" w:rsidRDefault="00A1363E" w:rsidP="008D52AC">
+          <w:p w14:paraId="12CA52D4" w14:textId="7DABD437" w:rsidR="00765780" w:rsidRPr="00C01E21" w:rsidRDefault="00A1363E" w:rsidP="008D52AC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Abstract1"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="calculated"/>
                     <w:default w:val="=SUM(C3:C33)"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Abstract1"/>
+            <w:bookmarkStart w:id="34" w:name="Abstract1"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =SUM(C3:C33) </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>0</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="616A6E38" w14:textId="77777777" w:rsidR="00765780" w:rsidRPr="00C01E21" w:rsidRDefault="00765780" w:rsidP="00C01E21">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B3DD00A" w14:textId="4100D1E7" w:rsidR="00263125" w:rsidRPr="0016287E" w:rsidRDefault="00263125" w:rsidP="0016287E">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
@@ -10388,288 +9919,288 @@
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3665"/>
       </w:tblGrid>
       <w:tr w:rsidR="00067E4C" w14:paraId="5AFA044A" w14:textId="77777777" w:rsidTr="00765780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="738F4F87" w14:textId="77777777" w:rsidR="00067E4C" w:rsidRPr="00F2506F" w:rsidRDefault="00067E4C" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Account number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8059" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEAD4FE" w14:textId="68865E67" w:rsidR="00067E4C" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
+          <w:p w14:paraId="5BEAD4FE" w14:textId="29C1DD08" w:rsidR="00067E4C" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF ACC1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067E4C" w14:paraId="4D39462F" w14:textId="77777777" w:rsidTr="00765780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="448379ED" w14:textId="77777777" w:rsidR="00067E4C" w:rsidRPr="00F2506F" w:rsidRDefault="00067E4C" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Represented Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8059" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="02E95A49" w14:textId="199AD43B" w:rsidR="00067E4C" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
+          <w:p w14:paraId="02E95A49" w14:textId="237C0D3C" w:rsidR="00067E4C" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF REP1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067E4C" w14:paraId="2E8E83D7" w14:textId="77777777" w:rsidTr="00765780">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2946649A" w14:textId="77777777" w:rsidR="00067E4C" w:rsidRPr="00F2506F" w:rsidRDefault="00067E4C" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Accounting period:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C8E252A" w14:textId="77777777" w:rsidR="00067E4C" w:rsidRPr="00F2506F" w:rsidRDefault="00067E4C" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="44347F18" w14:textId="0C9D3538" w:rsidR="00067E4C" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
+          <w:p w14:paraId="44347F18" w14:textId="37323A74" w:rsidR="00067E4C" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF DATE1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CFC9675" w14:textId="77777777" w:rsidR="00067E4C" w:rsidRPr="00F2506F" w:rsidRDefault="00067E4C" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="7124DF11" w14:textId="4ED4B5A5" w:rsidR="00067E4C" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
+          <w:p w14:paraId="7124DF11" w14:textId="5DD0A473" w:rsidR="00067E4C" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF DATE2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C64A1E7" w14:textId="77777777" w:rsidR="00067E4C" w:rsidRPr="004B3616" w:rsidRDefault="00067E4C" w:rsidP="00067E4C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -10862,109 +10393,109 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="69156C39" w14:textId="524E84B1" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
+          <w:p w14:paraId="69156C39" w14:textId="69A1BE1F" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="Text15"/>
+            <w:bookmarkStart w:id="35" w:name="Text15"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
-[...23 lines deleted...]
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="001978F3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001978F3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001978F3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001978F3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001978F3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0A579278" w14:textId="77777777" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B43129" w:rsidRPr="00AC2434" w14:paraId="4D9AA7DA" w14:textId="77777777" w:rsidTr="009B18BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35564940" w14:textId="77777777" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -14701,180 +14232,180 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Total expenditure / Payments</w:t>
             </w:r>
             <w:r w:rsidRPr="00263125">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00263125">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>transfer this amount to Form B</w:t>
             </w:r>
             <w:r w:rsidRPr="00263125">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60560779" w14:textId="045BDD39" w:rsidR="00765780" w:rsidRPr="00C01E21" w:rsidRDefault="00762459" w:rsidP="009B18BE">
+          <w:p w14:paraId="60560779" w14:textId="4F6D35F8" w:rsidR="00765780" w:rsidRPr="00C01E21" w:rsidRDefault="00762459" w:rsidP="009B18BE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Abstract2"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="calculated"/>
                     <w:default w:val="=SUM(C3:C32)"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="Abstract2"/>
+            <w:bookmarkStart w:id="36" w:name="Abstract2"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =SUM(C3:C32) </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>0</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="70CF15F9" w14:textId="77777777" w:rsidR="00765780" w:rsidRPr="00C01E21" w:rsidRDefault="00765780" w:rsidP="00C01E21">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36EFC0E0" w14:textId="6A41F0AE" w:rsidR="00570A5B" w:rsidRDefault="00570A5B" w:rsidP="00652C58">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Hlk77951192"/>
+      <w:bookmarkStart w:id="37" w:name="_Hlk77951192"/>
       <w:r w:rsidRPr="00263125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Signature of Administrator/s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBB389F" w14:textId="77777777" w:rsidR="0016287E" w:rsidRPr="00263125" w:rsidRDefault="0016287E" w:rsidP="00652C58">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -14958,337 +14489,337 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="002550F6" w:rsidSect="003574E2">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="794" w:right="680" w:bottom="680" w:left="680" w:header="227" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="067A33E8" w14:textId="0841F0A5" w:rsidR="002550F6" w:rsidRPr="002550F6" w:rsidRDefault="002550F6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="6DB4957D" w14:textId="033EB8EF" w:rsidR="00570A5B" w:rsidRDefault="00570A5B" w:rsidP="00570A5B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Abstract 3</w:t>
       </w:r>
       <w:r w:rsidR="001B6E38">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>Assets</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10606" w:type="dxa"/>
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3665"/>
       </w:tblGrid>
       <w:tr w:rsidR="00570A5B" w14:paraId="3BA5356B" w14:textId="77777777" w:rsidTr="00C01E21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6964D417" w14:textId="77777777" w:rsidR="00570A5B" w:rsidRPr="00F2506F" w:rsidRDefault="00570A5B" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Account number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8059" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2968C5" w14:textId="24D0D99F" w:rsidR="00570A5B" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
+          <w:p w14:paraId="5C2968C5" w14:textId="33ACF5DE" w:rsidR="00570A5B" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF ACC1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00570A5B" w14:paraId="4AA6D68C" w14:textId="77777777" w:rsidTr="00C01E21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BFF1A45" w14:textId="77777777" w:rsidR="00570A5B" w:rsidRPr="00F2506F" w:rsidRDefault="00570A5B" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Represented Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8059" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="149F9F16" w14:textId="098DED88" w:rsidR="00570A5B" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
+          <w:p w14:paraId="149F9F16" w14:textId="752D7E2E" w:rsidR="00570A5B" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF REP1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00570A5B" w14:paraId="67C44952" w14:textId="77777777" w:rsidTr="00C01E21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D81A49A" w14:textId="77777777" w:rsidR="00570A5B" w:rsidRPr="00F2506F" w:rsidRDefault="00570A5B" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Accounting period:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7194AFCA" w14:textId="77777777" w:rsidR="00570A5B" w:rsidRPr="00F2506F" w:rsidRDefault="00570A5B" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="7028BE5C" w14:textId="08B3C460" w:rsidR="00570A5B" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
+          <w:p w14:paraId="7028BE5C" w14:textId="251DCD0B" w:rsidR="00570A5B" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF DATE1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="661BB180" w14:textId="77777777" w:rsidR="00570A5B" w:rsidRPr="00F2506F" w:rsidRDefault="00570A5B" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7572DC" w14:textId="58239942" w:rsidR="00570A5B" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
+          <w:p w14:paraId="4F7572DC" w14:textId="04E6A511" w:rsidR="00570A5B" w:rsidRDefault="009B4F0E" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF DATE2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3792D8A2" w14:textId="77777777" w:rsidR="00570A5B" w:rsidRPr="004B3616" w:rsidRDefault="00570A5B" w:rsidP="00570A5B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -15297,51 +14828,51 @@
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10606" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4390"/>
         <w:gridCol w:w="3290"/>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="1218"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D656D8" w:rsidRPr="00AC2434" w14:paraId="271AFCE0" w14:textId="77777777" w:rsidTr="00D656D8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="42374C8C" w14:textId="77777777" w:rsidR="00D656D8" w:rsidRPr="00AC2434" w:rsidRDefault="00D656D8" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:bookmarkStart w:id="41" w:name="_Hlk77951656"/>
+            <w:bookmarkStart w:id="38" w:name="_Hlk77951656"/>
             <w:r>
               <w:t>Particulars of assets as at</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="178DA129" w14:textId="565D8C69" w:rsidR="00D656D8" w:rsidRPr="00AC2434" w:rsidRDefault="00D656D8" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Holder of Title Deeds and other securities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4420AE98" w14:textId="77777777" w:rsidR="00D656D8" w:rsidRPr="00AC2434" w:rsidRDefault="00D656D8" w:rsidP="00570A5B">
             <w:pPr>
@@ -15414,51 +14945,51 @@
               <w:pStyle w:val="Tableheading"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="79B0381E" w14:textId="77777777" w:rsidR="00D656D8" w:rsidRPr="00AC2434" w:rsidRDefault="00D656D8" w:rsidP="00570A5B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:tr w:rsidR="00D656D8" w:rsidRPr="00AC2434" w14:paraId="7B7B77F0" w14:textId="77777777" w:rsidTr="009B18BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5163F770" w14:textId="4242ED82" w:rsidR="00D656D8" w:rsidRPr="00652C58" w:rsidRDefault="00D656D8" w:rsidP="00652C58">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1. Bank accounts </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(including term deposits, building society, credit union and trust accounts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15617,91 +15148,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="4D9A7D8F" w14:textId="067EEFE6" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Text19"/>
+            <w:bookmarkStart w:id="39" w:name="Text19"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00343585">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00343585">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00343585">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00343585">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00343585">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4EBDB009" w14:textId="77777777" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B43129" w:rsidRPr="00AC2434" w14:paraId="04A52B7B" w14:textId="77777777" w:rsidTr="009B18BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="37E743A4" w14:textId="76CA8262" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
@@ -20091,176 +19622,176 @@
           </w:tcPr>
           <w:p w14:paraId="6E8BC86E" w14:textId="77777777" w:rsidR="00D656D8" w:rsidRPr="00AC2434" w:rsidRDefault="00D656D8" w:rsidP="00652C58">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03951183" w14:textId="504FBD61" w:rsidR="00D656D8" w:rsidRPr="00AC2434" w:rsidRDefault="00D656D8" w:rsidP="001B6E38">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Total assets:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="08CD7149" w14:textId="31F28082" w:rsidR="00D656D8" w:rsidRPr="009B18BE" w:rsidRDefault="0016287E" w:rsidP="009B18BE">
+          <w:p w14:paraId="08CD7149" w14:textId="35629F65" w:rsidR="00D656D8" w:rsidRPr="009B18BE" w:rsidRDefault="0016287E" w:rsidP="009B18BE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="calculated"/>
                     <w:default w:val="=SUM(C3:C30)"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Text20"/>
+            <w:bookmarkStart w:id="40" w:name="Text20"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> =SUM(C3:C30) </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>0</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
           </w:tcPr>
           <w:p w14:paraId="5A4891B6" w14:textId="77777777" w:rsidR="00D656D8" w:rsidRPr="00AC2434" w:rsidRDefault="00D656D8" w:rsidP="00652C58">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="416BCBA4" w14:textId="77777777" w:rsidR="001B6E38" w:rsidRPr="00263125" w:rsidRDefault="001B6E38" w:rsidP="001B6E38">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Hlk77951812"/>
+      <w:bookmarkStart w:id="41" w:name="_Hlk77951812"/>
       <w:r w:rsidRPr="00263125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Signature of Administrator/s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10480" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20271,51 +19802,51 @@
         <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="5235"/>
       </w:tblGrid>
       <w:tr w:rsidR="0016287E" w14:paraId="6F47C0D0" w14:textId="77777777" w:rsidTr="0016287E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2941421A" w14:textId="77777777" w:rsidR="0016287E" w:rsidRDefault="0016287E" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="45" w:name="_Hlk80023592"/>
+            <w:bookmarkStart w:id="42" w:name="_Hlk80023592"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47919671" w14:textId="77777777" w:rsidR="0016287E" w:rsidRDefault="0016287E" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5235" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F703901" w14:textId="4BB992CB" w:rsidR="0016287E" w:rsidRDefault="0016287E" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -20374,52 +19905,52 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27A8E0C2" w14:textId="77777777" w:rsidR="002550F6" w:rsidRDefault="002550F6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="002550F6" w:rsidSect="003574E2">
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="794" w:right="680" w:bottom="680" w:left="680" w:header="227" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p w14:paraId="18E5A75A" w14:textId="3A4DF757" w:rsidR="001B6E38" w:rsidRDefault="001B6E38" w:rsidP="001B6E38">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Abstract 4 – Liabilities / Loans</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="10606" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
@@ -20430,288 +19961,288 @@
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3665"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B6E38" w14:paraId="77CDB2D2" w14:textId="77777777" w:rsidTr="003431FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DD013D3" w14:textId="77777777" w:rsidR="001B6E38" w:rsidRPr="00F2506F" w:rsidRDefault="001B6E38" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Account number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8059" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="42956197" w14:textId="4D36445E" w:rsidR="001B6E38" w:rsidRDefault="009B4F0E" w:rsidP="00765780">
+          <w:p w14:paraId="42956197" w14:textId="594331DE" w:rsidR="001B6E38" w:rsidRDefault="009B4F0E" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF ACC1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6E38" w14:paraId="4E0D64C4" w14:textId="77777777" w:rsidTr="003431FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="295221BE" w14:textId="77777777" w:rsidR="001B6E38" w:rsidRPr="00F2506F" w:rsidRDefault="001B6E38" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Represented Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8059" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE54ED0" w14:textId="27A581E5" w:rsidR="001B6E38" w:rsidRDefault="009B4F0E" w:rsidP="00765780">
+          <w:p w14:paraId="4EE54ED0" w14:textId="777F0A35" w:rsidR="001B6E38" w:rsidRDefault="009B4F0E" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF REP1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B6E38" w14:paraId="55A21904" w14:textId="77777777" w:rsidTr="003431FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72DF9FEC" w14:textId="77777777" w:rsidR="001B6E38" w:rsidRPr="00F2506F" w:rsidRDefault="001B6E38" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>Accounting period:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08071015" w14:textId="77777777" w:rsidR="001B6E38" w:rsidRPr="00F2506F" w:rsidRDefault="001B6E38" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="1200A61C" w14:textId="7A61B781" w:rsidR="001B6E38" w:rsidRDefault="009B4F0E" w:rsidP="00765780">
+          <w:p w14:paraId="1200A61C" w14:textId="16B061F6" w:rsidR="001B6E38" w:rsidRDefault="009B4F0E" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF DATE1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DF147A7" w14:textId="77777777" w:rsidR="001B6E38" w:rsidRPr="00F2506F" w:rsidRDefault="001B6E38" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2506F">
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="6C56B672" w14:textId="26D8476C" w:rsidR="001B6E38" w:rsidRDefault="009B4F0E" w:rsidP="00765780">
+          <w:p w14:paraId="6C56B672" w14:textId="7C2E3874" w:rsidR="001B6E38" w:rsidRDefault="009B4F0E" w:rsidP="00765780">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF DATE2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FB3104D" w14:textId="334210F7" w:rsidR="00570A5B" w:rsidRDefault="00570A5B" w:rsidP="00263125">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -20898,91 +20429,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="728C3D97" w14:textId="4E8B4291" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="46" w:name="Text25"/>
+            <w:bookmarkStart w:id="43" w:name="Text25"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0923CF9B" w14:textId="77777777" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B43129" w:rsidRPr="00AC2434" w14:paraId="41571E1A" w14:textId="77777777" w:rsidTr="003574E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7680" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="1A6E7ECB" w14:textId="54A3B60E" w:rsidR="00B43129" w:rsidRPr="00AC2434" w:rsidRDefault="00B43129" w:rsidP="00B43129">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
@@ -24946,104 +24477,104 @@
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A17489" w:rsidRPr="00AC2434" w14:paraId="03C842BB" w14:textId="77777777" w:rsidTr="003574E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7680" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6115BD9C" w14:textId="5CC18F80" w:rsidR="00A17489" w:rsidRPr="00263125" w:rsidRDefault="00A17489" w:rsidP="00412A52">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Total Liabilities </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="215D6BD1" w14:textId="6E5697A8" w:rsidR="00A17489" w:rsidRPr="00AC2434" w:rsidRDefault="002F7CE5" w:rsidP="003431FF">
+          <w:p w14:paraId="215D6BD1" w14:textId="50F636E8" w:rsidR="00A17489" w:rsidRPr="00AC2434" w:rsidRDefault="002F7CE5" w:rsidP="003431FF">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="calculated"/>
                     <w:default w:val="=SUM(B3:B32)"/>
                     <w:format w:val="$#,##0.00;($#,##0.00)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="47" w:name="Text26"/>
+            <w:bookmarkStart w:id="44" w:name="Text26"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =SUM(B3:B32) </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>0</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="17FDEF0B" w14:textId="77777777" w:rsidR="00A17489" w:rsidRPr="00AC2434" w:rsidRDefault="00A17489" w:rsidP="00412A52">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B268B3B" w14:textId="70F9592C" w:rsidR="0016287E" w:rsidRPr="001739E0" w:rsidRDefault="00412A52" w:rsidP="001739E0">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -25247,51 +24778,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="011845CA" w14:textId="2A0768C2" w:rsidR="00BD72F2" w:rsidRDefault="004C2D98" w:rsidP="00FB4EE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="48" w:name="Text1"/>
+            <w:bookmarkStart w:id="45" w:name="Text1"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
@@ -25306,113 +24837,113 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1B3A1028" w14:textId="594B00CE" w:rsidR="00BD72F2" w:rsidRPr="00BD72F2" w:rsidRDefault="00BD72F2" w:rsidP="00BD72F2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD72F2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PAS officer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
-          <w:p w14:paraId="230EA90D" w14:textId="23FE92DF" w:rsidR="00BD72F2" w:rsidRDefault="002A4AF8" w:rsidP="00FB4EE0">
+          <w:p w14:paraId="230EA90D" w14:textId="738F8E00" w:rsidR="00BD72F2" w:rsidRDefault="002A4AF8" w:rsidP="00FB4EE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF PAS1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00361CE7">
+            <w:r w:rsidR="000C32F8">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD72F2" w14:paraId="7895C3CA" w14:textId="77777777" w:rsidTr="003574E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="27227DCB" w14:textId="7E2276B0" w:rsidR="00BD72F2" w:rsidRDefault="00BD72F2" w:rsidP="00FB4EE0">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
@@ -25650,51 +25181,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="49" w:name="Text2"/>
+            <w:bookmarkStart w:id="46" w:name="Text2"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
@@ -25702,101 +25233,101 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD72F2" w14:paraId="4A8D48D1" w14:textId="77777777" w:rsidTr="003574E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C89D529" w14:textId="6843EDF7" w:rsidR="00BD72F2" w:rsidRDefault="00BD72F2" w:rsidP="00FB4EE0">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10002" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFF5FB"/>
           </w:tcPr>
           <w:p w14:paraId="60CA4386" w14:textId="74B871AD" w:rsidR="00BD72F2" w:rsidRDefault="00F67597" w:rsidP="00FB4EE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="50" w:name="Text3"/>
+            <w:bookmarkStart w:id="47" w:name="Text3"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
@@ -25811,51 +25342,51 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD72F2" w14:paraId="20C334F2" w14:textId="77777777" w:rsidTr="003574E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78061C8B" w14:textId="77777777" w:rsidR="00BD72F2" w:rsidRPr="00617766" w:rsidRDefault="00BD72F2" w:rsidP="00617766">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25997,168 +25528,168 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B9133CB" w14:textId="0510B26D" w:rsidR="00733EF2" w:rsidRDefault="00DA1A39" w:rsidP="00263125">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select"/>
                     <w:listEntry w:val="I,"/>
                     <w:listEntry w:val="We,"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="51" w:name="Dropdown1"/>
+            <w:bookmarkStart w:id="48" w:name="Dropdown1"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
-[...4 lines deleted...]
-            <w:r w:rsidR="00071C6A">
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1053" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F07EFB0" w14:textId="16E81F3C" w:rsidR="00733EF2" w:rsidRDefault="00733EF2" w:rsidP="00263125">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select"/>
                     <w:listEntry w:val="Mr"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="52" w:name="Dropdown2"/>
+            <w:bookmarkStart w:id="49" w:name="Dropdown2"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
-[...4 lines deleted...]
-            <w:r w:rsidR="00071C6A">
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="52"/>
+        <w:bookmarkEnd w:id="49"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8738" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C7CE6E2" w14:textId="60B5AB73" w:rsidR="00733EF2" w:rsidRPr="00733EF2" w:rsidRDefault="00F67597" w:rsidP="00733EF2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001739E0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="53" w:name="Text4"/>
+            <w:bookmarkStart w:id="50" w:name="Text4"/>
             <w:r w:rsidRPr="001739E0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001739E0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001739E0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
@@ -26173,51 +25704,51 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00964835">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001739E0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="50"/>
             <w:r w:rsidR="00733EF2">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00733EF2" w:rsidRPr="00733EF2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB4EE0" w14:paraId="5B156391" w14:textId="77777777" w:rsidTr="003574E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6B511C58" w14:textId="1DD3A9C1" w:rsidR="00FB4EE0" w:rsidRDefault="00733EF2" w:rsidP="00263125">
             <w:pPr>
               <w:rPr>
@@ -26322,51 +25853,51 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00733EF2" w:rsidRPr="00733EF2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(address)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00617766" w14:paraId="47339AA0" w14:textId="77777777" w:rsidTr="003574E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5E99903C" w14:textId="7D12794A" w:rsidR="00617766" w:rsidRDefault="00617766" w:rsidP="00263125">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="54" w:name="_Hlk79417420"/>
+            <w:bookmarkStart w:id="51" w:name="_Hlk79417420"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Daytime contact telephone no:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5A651488" w14:textId="1016D6C5" w:rsidR="00617766" w:rsidRDefault="00F67597" w:rsidP="00263125">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -26517,51 +26048,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:tr w:rsidR="00733EF2" w14:paraId="4D5521B5" w14:textId="77777777" w:rsidTr="003574E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="2AAA7630" w14:textId="31C8BA7C" w:rsidR="00733EF2" w:rsidRDefault="00733EF2" w:rsidP="00263125">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>And (joint administrator, if applicable:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6496" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
@@ -26576,56 +26107,56 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select"/>
                     <w:listEntry w:val="Mr"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
-[...4 lines deleted...]
-            <w:r w:rsidR="00071C6A">
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F67597">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
@@ -27104,75 +26635,75 @@
           </w:tcPr>
           <w:p w14:paraId="3009D7FE" w14:textId="7DEDD56A" w:rsidR="00733EF2" w:rsidRDefault="00092A0F" w:rsidP="00617766">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select"/>
                     <w:listEntry w:val="I am the Administrator"/>
                     <w:listEntry w:val="We are the Administrators"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="55" w:name="Dropdown3"/>
+            <w:bookmarkStart w:id="52" w:name="Dropdown3"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
-[...4 lines deleted...]
-            <w:r w:rsidR="00071C6A">
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="52"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the estate of the Represented Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733EF2" w14:paraId="2534589D" w14:textId="77777777" w:rsidTr="00617766">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B125122" w14:textId="54B058B9" w:rsidR="00733EF2" w:rsidRPr="00D978F8" w:rsidRDefault="00733EF2" w:rsidP="00D978F8">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -27190,51 +26721,51 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The Account Number</w:t>
             </w:r>
             <w:r w:rsidR="006D1A99">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D1A99">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="56" w:name="Text33"/>
+            <w:bookmarkStart w:id="53" w:name="Text33"/>
             <w:r w:rsidR="006D1A99">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006D1A99">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006D1A99">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006D1A99">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006D1A99">
@@ -27249,74 +26780,74 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006D1A99">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006D1A99">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006D1A99">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
+            <w:bookmarkEnd w:id="53"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> attached to this statutory declaration, lists all the financial transactions relating to the assets covered by the Order of the Tribunal, during the period from </w:t>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="d/MM/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="57" w:name="Text31"/>
+            <w:bookmarkStart w:id="54" w:name="Text31"/>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F6418">
@@ -27331,74 +26862,74 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="54"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="d/MM/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="58" w:name="Text32"/>
+            <w:bookmarkStart w:id="55" w:name="Text32"/>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F6418">
@@ -27413,51 +26944,51 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006F6418">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733EF2" w14:paraId="6C6F17AB" w14:textId="77777777" w:rsidTr="00617766">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64385580" w14:textId="77777777" w:rsidR="00733EF2" w:rsidRPr="00D978F8" w:rsidRDefault="00733EF2" w:rsidP="00D978F8">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="603500DD" w14:textId="5043B17A" w:rsidR="00733EF2" w:rsidRDefault="00092A0F" w:rsidP="00617766">
             <w:pPr>
@@ -27522,284 +27053,284 @@
         <w:gridCol w:w="10044"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E38EC" w14:paraId="2BC8291C" w14:textId="77777777" w:rsidTr="003574E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3743C88E" w14:textId="383CA671" w:rsidR="004E38EC" w:rsidRDefault="00EB1FFC" w:rsidP="00EB1FFC">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="59" w:name="Check1"/>
+            <w:bookmarkStart w:id="56" w:name="Check1"/>
             <w:r>
               <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E71B8B7" w14:textId="63CC33F2" w:rsidR="004E38EC" w:rsidRPr="004E38EC" w:rsidRDefault="00E72020" w:rsidP="00EB1FFC">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
               <w:ind w:left="363" w:hanging="363"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select"/>
                     <w:listEntry w:val="I"/>
                     <w:listEntry w:val="We"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="60" w:name="Dropdown4"/>
+            <w:bookmarkStart w:id="57" w:name="Dropdown4"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="57"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E38EC" w:rsidRPr="004E38EC">
               <w:t>have not made any gifts of cash, real property, personal property or other assets from the estate of the Represented Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E38EC" w14:paraId="39490067" w14:textId="77777777" w:rsidTr="003574E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38DDEED7" w14:textId="369B5673" w:rsidR="004E38EC" w:rsidRDefault="00EB1FFC" w:rsidP="00EB1FFC">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="61" w:name="Check2"/>
+            <w:bookmarkStart w:id="58" w:name="Check2"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="61"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35207583" w14:textId="2946A74E" w:rsidR="004E38EC" w:rsidRPr="00EB1FFC" w:rsidRDefault="00E72020" w:rsidP="004E38EC">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
               <w:ind w:left="363" w:hanging="363"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select"/>
                     <w:listEntry w:val="I"/>
                     <w:listEntry w:val="We"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="62" w:name="Dropdown5"/>
+            <w:bookmarkStart w:id="59" w:name="Dropdown5"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="59"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E38EC" w:rsidRPr="00D978F8">
               <w:t>have made a gift(s) on behalf of the Represented Person in the amount of</w:t>
             </w:r>
             <w:r w:rsidR="004E38EC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="63" w:name="Text69"/>
+            <w:bookmarkStart w:id="60" w:name="Text69"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="00D978F8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> / to the value of $</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="60"/>
             <w:r w:rsidR="004E38EC" w:rsidRPr="00D978F8">
               <w:t xml:space="preserve"> in accordance with the authorization of the Tribunal in its Order dated: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="d-MMM-yy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="64" w:name="Text70"/>
+            <w:bookmarkStart w:id="61" w:name="Text70"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="64"/>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50948577" w14:textId="39BE7612" w:rsidR="00FB4EE0" w:rsidRPr="0086464D" w:rsidRDefault="00FB4EE0" w:rsidP="0086464D">
       <w:pPr>
         <w:pStyle w:val="Tabledata"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="599C2B24" w14:textId="75C29564" w:rsidR="00384459" w:rsidRDefault="0086464D" w:rsidP="00617766">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>This declaration is true and I know that it is an offence to make a declaration knowing that it is false in a material particular.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44EA26F9" w14:textId="7E0C2076" w:rsidR="0086464D" w:rsidRDefault="0086464D" w:rsidP="00617766">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
@@ -27863,182 +27394,182 @@
               <w:t xml:space="preserve">ared </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">at </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74E2327D" w14:textId="47F3DE4A" w:rsidR="00E72020" w:rsidRPr="00617766" w:rsidRDefault="00E72020" w:rsidP="00D978F8">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="65" w:name="Text27"/>
+            <w:bookmarkStart w:id="62" w:name="Text27"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AC5098">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AC5098">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AC5098">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AC5098">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AC5098">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="62"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="18E3ADC6" w14:textId="5BDE0C20" w:rsidR="00E72020" w:rsidRPr="00617766" w:rsidRDefault="00AC5098" w:rsidP="00D978F8">
             <w:r>
               <w:t xml:space="preserve">in the State of Western Australia this </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="4"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="66" w:name="Text28"/>
+            <w:bookmarkStart w:id="63" w:name="Text28"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="63"/>
             <w:r>
               <w:t xml:space="preserve"> day of </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="MMMM yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="67" w:name="Text59"/>
+            <w:bookmarkStart w:id="64" w:name="Text59"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>MM YYYY</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="67"/>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E72020" w:rsidRPr="00193C2A" w14:paraId="7A998D4D" w14:textId="77777777" w:rsidTr="003574E2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3D74F74E" w14:textId="7480DC94" w:rsidR="00E72020" w:rsidRPr="00193C2A" w:rsidRDefault="00E72020" w:rsidP="00D978F8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
@@ -28180,51 +27711,51 @@
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C0B3D60" w14:textId="00E37242" w:rsidR="00617766" w:rsidRDefault="003431FF" w:rsidP="003431FF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="68" w:name="Text30"/>
+            <w:bookmarkStart w:id="65" w:name="Text30"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -28239,51 +27770,51 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
+            <w:bookmarkEnd w:id="65"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="763E4711" w14:textId="77777777" w:rsidR="00617766" w:rsidRDefault="00617766" w:rsidP="00D978F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E39440C" w14:textId="77777777" w:rsidR="00617766" w:rsidRDefault="00617766" w:rsidP="00D978F8">
             <w:pPr>
               <w:rPr>
@@ -29350,51 +28881,51 @@
         <w:gridCol w:w="9690"/>
       </w:tblGrid>
       <w:tr w:rsidR="0029747C" w:rsidRPr="0029747C" w14:paraId="339C93EC" w14:textId="77777777" w:rsidTr="005B4C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="29B8347B" w14:textId="4185A631" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9690" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="032EC086" w14:textId="780B03BB" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve">Check that </w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Form B</w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve"> and </w:t>
@@ -29423,111 +28954,111 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029747C" w:rsidRPr="0029747C" w14:paraId="6B48041D" w14:textId="77777777" w:rsidTr="005B4C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="264CD831" w14:textId="270597EB" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9690" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="18E383E7" w14:textId="4526D7E5" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve">Ensure that you have complied strictly with the reporting dates shown on the forms. You </w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>may not</w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve"> alter these dates for this account but you may apply to the Public Trustee, in writing, for a variation of these dates for future accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029747C" w:rsidRPr="0029747C" w14:paraId="65FCA0B8" w14:textId="77777777" w:rsidTr="005B4C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="65529879" w14:textId="05294734" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="Check3"/>
+            <w:bookmarkStart w:id="66" w:name="Check3"/>
             <w:r w:rsidRPr="0029747C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="66"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9690" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="44D2CC83" w14:textId="75F2CA62" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve">Check that you have correctly deleted the </w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>relevant sentence</w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve"> at </w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -29545,61 +29076,61 @@
               <w:t>Form C (Statutory Declaration).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029747C" w:rsidRPr="0029747C" w14:paraId="7020F2AE" w14:textId="77777777" w:rsidTr="005B4C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="03603581" w14:textId="7E43E3E8" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="70" w:name="Check4"/>
+            <w:bookmarkStart w:id="67" w:name="Check4"/>
             <w:r w:rsidRPr="0029747C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="67"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9690" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="27AE9899" w14:textId="5A35A20E" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve">Check that the </w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Summary of Accounts</w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve"> on </w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -29610,61 +29141,61 @@
               <w:t xml:space="preserve"> balances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029747C" w:rsidRPr="0029747C" w14:paraId="2F218342" w14:textId="77777777" w:rsidTr="005B4C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="6E0AB21F" w14:textId="456B05D4" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="71" w:name="Check5"/>
+            <w:bookmarkStart w:id="68" w:name="Check5"/>
             <w:r w:rsidRPr="0029747C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
+            <w:bookmarkEnd w:id="68"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9690" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="3B0AF9E4" w14:textId="35BC281C" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve">Check that A4 size </w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>copies</w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve"> of all </w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -29700,101 +29231,101 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029747C" w:rsidRPr="0029747C" w14:paraId="4EBA4524" w14:textId="77777777" w:rsidTr="005B4C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="27C16665" w14:textId="50608147" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9690" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="33B5563E" w14:textId="199822DB" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="00293842">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Do not send original documents </w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:t>unless the Public Trustee specifically requests you to so.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029747C" w:rsidRPr="0029747C" w14:paraId="75E81F88" w14:textId="77777777" w:rsidTr="005B4C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="31E1175A" w14:textId="3FD06516" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9690" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="5AFB4DE5" w14:textId="1952CF75" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve">Please ensure that A4 size </w:t>
             </w:r>
             <w:r w:rsidRPr="00293842">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>copies</w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve"> of receipts are included for all individual payments over $400.</w:t>
@@ -29803,111 +29334,111 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029747C" w:rsidRPr="0029747C" w14:paraId="7D29EDDD" w14:textId="77777777" w:rsidTr="005B4C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="5A0AAA86" w14:textId="184719F5" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9690" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="650EA056" w14:textId="6501F662" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve">Do not attach </w:t>
             </w:r>
             <w:r w:rsidRPr="00293842">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>individual receipts</w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve"> issued for the payment of expenses such as grocery items or for the personal maintenance of the represented person, which are less than $400.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029747C" w:rsidRPr="0029747C" w14:paraId="75DE8647" w14:textId="77777777" w:rsidTr="005B4C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="33A101F1" w14:textId="61DDC0AB" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="72" w:name="Check6"/>
+            <w:bookmarkStart w:id="69" w:name="Check6"/>
             <w:r w:rsidRPr="0029747C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9690" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="13D1E22D" w14:textId="40286EAD" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve">Ensure that </w:t>
             </w:r>
             <w:r w:rsidRPr="00293842">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>all assets</w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve"> (including bank accounts) are listed on </w:t>
             </w:r>
             <w:r w:rsidRPr="00293842">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -29918,61 +29449,61 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029747C" w:rsidRPr="0029747C" w14:paraId="26AAF987" w14:textId="77777777" w:rsidTr="005B4C82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="5E9A83EE" w14:textId="38C8FE4F" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="73" w:name="Check7"/>
+            <w:bookmarkStart w:id="70" w:name="Check7"/>
             <w:r w:rsidRPr="0029747C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00071C6A">
+            <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9690" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="2F9C9FCB" w14:textId="21065866" w:rsidR="0029747C" w:rsidRPr="0029747C" w:rsidRDefault="0029747C" w:rsidP="0029747C">
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve">Ensure that </w:t>
             </w:r>
             <w:r w:rsidRPr="00293842">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>all liabilities</w:t>
             </w:r>
             <w:r w:rsidRPr="0029747C">
               <w:t xml:space="preserve"> are listed on </w:t>
             </w:r>
             <w:r w:rsidRPr="00293842">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -33937,176 +33468,176 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0CB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(The Public Trustee, however, prefers that one of the types of witnesses in the list above be used)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D0CB6" w:rsidRPr="006D0CB6" w:rsidSect="00353F2B">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="794" w:right="680" w:bottom="680" w:left="680" w:header="227" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="59A67A97" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="00310998">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38774B34" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRDefault="00D65C24"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0EB4C5E8" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="00310998">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76827B5B" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRDefault="00D65C24"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="0C163D35" w14:textId="15B3901E" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="009228A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C163D35" w14:textId="31DAE427" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="009228A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004F48A6">
+    <w:r w:rsidR="00043961">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Form B – Summary of Accounts</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> – August 2021</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -34151,70 +33682,76 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="207B3EFB" w14:textId="1D9C3DDF" w:rsidR="00D65C24" w:rsidRPr="00353F2B" w:rsidRDefault="00D65C24" w:rsidP="00353F2B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="207B3EFB" w14:textId="3BDE2737" w:rsidR="00D65C24" w:rsidRPr="00353F2B" w:rsidRDefault="00D65C24" w:rsidP="00353F2B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Authorised witnesses for WA statutory declarations made within WA</w:t>
     </w:r>
     <w:r w:rsidR="004422F8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00043961">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
@@ -34243,70 +33780,76 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="469594AA" w14:textId="34567638" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="009228A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="469594AA" w14:textId="10061F7B" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="009228A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Authorised witnesses for WA statutory declarations made within WA</w:t>
     </w:r>
     <w:r w:rsidR="004422F8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00043961">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
@@ -34335,176 +33878,188 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="6C6B5D05" w14:textId="7D5A3291" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="009228A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C6B5D05" w14:textId="4634160D" w:rsidR="00D65C24" w:rsidRDefault="00043961" w:rsidP="009228A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:t xml:space="preserve">PAS02 </w:t>
+    </w:r>
+    <w:r w:rsidR="00D65C24">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D65C24">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D65C24">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00071C6A">
+    <w:r w:rsidR="003C1AF1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Form B – Summary of Accounts</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D65C24">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+    <w:r w:rsidR="00D65C24">
+      <w:tab/>
+    </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D65C24">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D65C24">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r w:rsidRPr="000A15A1">
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="18506895" w14:textId="377E94B8" w:rsidR="002550F6" w:rsidRDefault="002550F6" w:rsidP="009228A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18506895" w14:textId="18D0DF69" w:rsidR="002550F6" w:rsidRDefault="002550F6" w:rsidP="009228A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t>Abstract 2: Expenditure / Payments</w:t>
     </w:r>
     <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00043961">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -34534,96 +34089,99 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="72F3AA45" w14:textId="6B356E05" w:rsidR="002550F6" w:rsidRDefault="002550F6" w:rsidP="009228A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72F3AA45" w14:textId="1FD3BB9B" w:rsidR="002550F6" w:rsidRDefault="002550F6" w:rsidP="009228A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">Abstract 1: </w:t>
     </w:r>
     <w:r w:rsidR="004422F8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Receipts</w:t>
     </w:r>
     <w:r w:rsidR="006F0EF4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="004422F8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="006F0EF4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="004422F8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Income</w:t>
     </w:r>
     <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00043961">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -34653,63 +34211,66 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="51E450E7" w14:textId="7E055F16" w:rsidR="002550F6" w:rsidRDefault="002550F6" w:rsidP="009228A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51E450E7" w14:textId="2017782B" w:rsidR="002550F6" w:rsidRDefault="002550F6" w:rsidP="009228A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t>Abstract 3: Assets</w:t>
     </w:r>
     <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00043961">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -34739,72 +34300,75 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="639E19B0" w14:textId="6A324AA7" w:rsidR="002550F6" w:rsidRDefault="002550F6" w:rsidP="009228A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="639E19B0" w14:textId="294ADFB6" w:rsidR="002550F6" w:rsidRDefault="002550F6" w:rsidP="009228A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Abstract 4: Liabilities / Loans</w:t>
     </w:r>
     <w:r w:rsidR="004422F8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00043961">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -34834,96 +34398,301 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="3CF734E4" w14:textId="660B9743" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="009228A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CF734E4" w14:textId="57A2A899" w:rsidR="00D65C24" w:rsidRDefault="00C46973" w:rsidP="009228A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:t xml:space="preserve">PAS02 </w:t>
+    </w:r>
+    <w:r w:rsidR="00D65C24">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D65C24">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D65C24">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00071C6A">
+    <w:r w:rsidR="003C1AF1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Form C – Statutory Declaration</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D65C24">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="004422F8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="00D65C24">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00043961">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00D65C24">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00D65C24">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="00D65C24" w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D9A3D0E" w14:textId="12061FFE" w:rsidR="00D65C24" w:rsidRPr="00353F2B" w:rsidRDefault="00D65C24" w:rsidP="00353F2B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="10206"/>
+      </w:tabs>
+    </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Instructions for preparing your Annual Account</w:t>
+    </w:r>
+    <w:r w:rsidR="004422F8">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00043961">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="000A15A1">
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="000A15A1">
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>13</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000A15A1">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E205F60" w14:textId="54711A2D" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="009228A0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="10206"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Instructions for preparing your Annual Account</w:t>
+    </w:r>
+    <w:r w:rsidR="004422F8">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00043961">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -34952,299 +34721,115 @@
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="000A15A1">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-[...182 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="40774388" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="00310998">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2791A001" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRDefault="00D65C24"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0CAC0510" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="00310998">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="463B5A83" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRDefault="00D65C24"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5214"/>
       <w:gridCol w:w="5161"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D65C24" w14:paraId="6EB68E72" w14:textId="77777777" w:rsidTr="0086464D">
       <w:trPr>
         <w:trHeight w:val="765"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5239" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="53898590" w14:textId="2429BD34" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="004644C3">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="704C4410" wp14:editId="38DC014A">
                 <wp:extent cx="2616969" cy="609600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1" name="Picture 1"/>
+                <wp:docPr id="1250976178" name="Picture 1250976178"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name="govOfWA_DOJ_Black.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -35258,51 +34843,51 @@
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5239" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="5DD5D0C2" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRDefault="00D65C24" w:rsidP="004644C3">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E02DAFE" wp14:editId="4E983164">
                 <wp:extent cx="1445895" cy="637438"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="2" name="Picture 2" descr="Public Trustee logo"/>
+                <wp:docPr id="510086768" name="Picture 510086768" descr="Public Trustee logo"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 4" descr="Public Trustee logo"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -35319,64 +34904,64 @@
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C83A1CC" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRPr="00A17489" w:rsidRDefault="00D65C24" w:rsidP="00A17489">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19D6F6FB" w14:textId="77777777" w:rsidR="00D65C24" w:rsidRPr="00A17489" w:rsidRDefault="00D65C24" w:rsidP="00A17489">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="22E88554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AAD88EFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -36250,247 +35835,252 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="649094669">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="697393543">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1599557389">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1804883644">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1938175228">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2068532490">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2126121373">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2122524973">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="250430756">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1976568471">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2040280499">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1290353868">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1045370727">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="481196262">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="154876531">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="632562369">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1443459095">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1528104339">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="2026980247">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="rXwT8ILWbZsJoSKgEslbdRKUUGIcd5bl4Ktzn+39ukSOirx8q/Uw6uf45SiYiLXpyQU6lCPHW2VRtXypfkgLWw==" w:salt="3KQQebi0btPnCZ5b0t5atg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SUlWy15vbil/yZBdnMrR2agpcq04WhF3pkI7lFCJHT++a/e0PMS8htBgHwMo8bcIM5/M9S4lO0TiZpsGVzECtg==" w:salt="VG9QI7aspwc1Y1Tsp8G17g=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="92161"/>
+    <o:shapedefaults v:ext="edit" spidmax="94209"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00310998"/>
     <w:rsid w:val="0003083E"/>
+    <w:rsid w:val="00043961"/>
     <w:rsid w:val="000443DE"/>
     <w:rsid w:val="000552C7"/>
     <w:rsid w:val="00067E4C"/>
-    <w:rsid w:val="00071C6A"/>
     <w:rsid w:val="00074ACC"/>
     <w:rsid w:val="0008315B"/>
     <w:rsid w:val="00092A0F"/>
+    <w:rsid w:val="0009635C"/>
     <w:rsid w:val="000A15A1"/>
     <w:rsid w:val="000A36BE"/>
     <w:rsid w:val="000B47B9"/>
     <w:rsid w:val="000C32F8"/>
     <w:rsid w:val="000D3105"/>
     <w:rsid w:val="000E525F"/>
     <w:rsid w:val="000E5C7B"/>
     <w:rsid w:val="000F489D"/>
     <w:rsid w:val="00126030"/>
     <w:rsid w:val="001337EA"/>
     <w:rsid w:val="00157FB3"/>
     <w:rsid w:val="001613A7"/>
     <w:rsid w:val="0016287E"/>
     <w:rsid w:val="0017331F"/>
     <w:rsid w:val="001739E0"/>
     <w:rsid w:val="001740EA"/>
     <w:rsid w:val="00193C2A"/>
     <w:rsid w:val="001978F3"/>
     <w:rsid w:val="001B6E38"/>
     <w:rsid w:val="001C661D"/>
     <w:rsid w:val="001D0A78"/>
     <w:rsid w:val="001F6B42"/>
     <w:rsid w:val="002001C8"/>
     <w:rsid w:val="00207EDF"/>
     <w:rsid w:val="00231278"/>
     <w:rsid w:val="00245A68"/>
     <w:rsid w:val="002550F6"/>
     <w:rsid w:val="00263125"/>
     <w:rsid w:val="00293842"/>
     <w:rsid w:val="0029747C"/>
     <w:rsid w:val="002A4AF8"/>
     <w:rsid w:val="002F7CE5"/>
     <w:rsid w:val="003019EA"/>
     <w:rsid w:val="00310998"/>
     <w:rsid w:val="00326CD9"/>
+    <w:rsid w:val="00330DDF"/>
     <w:rsid w:val="003431FF"/>
     <w:rsid w:val="00343585"/>
     <w:rsid w:val="00347C02"/>
     <w:rsid w:val="00353F2B"/>
     <w:rsid w:val="003574E2"/>
-    <w:rsid w:val="00361CE7"/>
     <w:rsid w:val="00364BF4"/>
     <w:rsid w:val="00370407"/>
     <w:rsid w:val="003732FC"/>
     <w:rsid w:val="00384459"/>
     <w:rsid w:val="003964AE"/>
     <w:rsid w:val="003B0CDE"/>
+    <w:rsid w:val="003C1AF1"/>
     <w:rsid w:val="003E1F8E"/>
     <w:rsid w:val="003E7CF8"/>
     <w:rsid w:val="003F08A6"/>
     <w:rsid w:val="0041093A"/>
     <w:rsid w:val="00412A52"/>
     <w:rsid w:val="00413960"/>
     <w:rsid w:val="00416064"/>
     <w:rsid w:val="00441E14"/>
     <w:rsid w:val="004422F8"/>
     <w:rsid w:val="004644C3"/>
+    <w:rsid w:val="004823BB"/>
     <w:rsid w:val="004B00C9"/>
     <w:rsid w:val="004B1727"/>
     <w:rsid w:val="004B3616"/>
     <w:rsid w:val="004C2D98"/>
     <w:rsid w:val="004E38EC"/>
     <w:rsid w:val="004F48A6"/>
     <w:rsid w:val="005435A9"/>
     <w:rsid w:val="00570A5B"/>
     <w:rsid w:val="0057460F"/>
     <w:rsid w:val="005B0E70"/>
     <w:rsid w:val="005B4C82"/>
     <w:rsid w:val="005C5631"/>
     <w:rsid w:val="005D241D"/>
     <w:rsid w:val="005E69A6"/>
     <w:rsid w:val="005F46EE"/>
     <w:rsid w:val="006109CD"/>
     <w:rsid w:val="00617766"/>
     <w:rsid w:val="00626374"/>
     <w:rsid w:val="0062661A"/>
     <w:rsid w:val="00647081"/>
     <w:rsid w:val="00651979"/>
     <w:rsid w:val="00652C58"/>
     <w:rsid w:val="0065340F"/>
     <w:rsid w:val="00667F7C"/>
     <w:rsid w:val="006871F2"/>
+    <w:rsid w:val="006923AD"/>
     <w:rsid w:val="00693181"/>
     <w:rsid w:val="00693F25"/>
     <w:rsid w:val="006A3AA0"/>
     <w:rsid w:val="006C2695"/>
     <w:rsid w:val="006D0CB6"/>
     <w:rsid w:val="006D1A99"/>
     <w:rsid w:val="006D32AA"/>
     <w:rsid w:val="006F0EF4"/>
     <w:rsid w:val="006F6418"/>
     <w:rsid w:val="00720866"/>
     <w:rsid w:val="007226E2"/>
+    <w:rsid w:val="00722CFA"/>
     <w:rsid w:val="00733EF2"/>
     <w:rsid w:val="00757E3F"/>
     <w:rsid w:val="00762459"/>
     <w:rsid w:val="00765780"/>
     <w:rsid w:val="00781EC5"/>
     <w:rsid w:val="00792575"/>
     <w:rsid w:val="007F0442"/>
     <w:rsid w:val="008234BD"/>
     <w:rsid w:val="008246CE"/>
     <w:rsid w:val="0086464D"/>
     <w:rsid w:val="00864F5F"/>
     <w:rsid w:val="008660F0"/>
     <w:rsid w:val="00891BA0"/>
     <w:rsid w:val="008B3935"/>
     <w:rsid w:val="008D52AC"/>
     <w:rsid w:val="008F78C2"/>
     <w:rsid w:val="00914C9F"/>
     <w:rsid w:val="009228A0"/>
     <w:rsid w:val="009518F7"/>
     <w:rsid w:val="009527CE"/>
     <w:rsid w:val="009578A6"/>
     <w:rsid w:val="00962D97"/>
     <w:rsid w:val="00964835"/>
     <w:rsid w:val="009856DE"/>
     <w:rsid w:val="009921A4"/>
@@ -36512,58 +36102,60 @@
     <w:rsid w:val="00A533A6"/>
     <w:rsid w:val="00A563D7"/>
     <w:rsid w:val="00A659D1"/>
     <w:rsid w:val="00A74488"/>
     <w:rsid w:val="00AA3BD6"/>
     <w:rsid w:val="00AA6150"/>
     <w:rsid w:val="00AB4E62"/>
     <w:rsid w:val="00AC145C"/>
     <w:rsid w:val="00AC235B"/>
     <w:rsid w:val="00AC2434"/>
     <w:rsid w:val="00AC5098"/>
     <w:rsid w:val="00AE4885"/>
     <w:rsid w:val="00B13B0A"/>
     <w:rsid w:val="00B2380C"/>
     <w:rsid w:val="00B43129"/>
     <w:rsid w:val="00B4618E"/>
     <w:rsid w:val="00BA0E13"/>
     <w:rsid w:val="00BA60C5"/>
     <w:rsid w:val="00BB02FE"/>
     <w:rsid w:val="00BD72F2"/>
     <w:rsid w:val="00BF75C5"/>
     <w:rsid w:val="00C01E21"/>
     <w:rsid w:val="00C02EBD"/>
     <w:rsid w:val="00C17E0B"/>
     <w:rsid w:val="00C43C87"/>
+    <w:rsid w:val="00C46973"/>
     <w:rsid w:val="00C55FBB"/>
     <w:rsid w:val="00C56C08"/>
     <w:rsid w:val="00C728E7"/>
     <w:rsid w:val="00C758AC"/>
     <w:rsid w:val="00CC57AF"/>
     <w:rsid w:val="00CD3D6A"/>
     <w:rsid w:val="00CE2888"/>
     <w:rsid w:val="00CF2962"/>
+    <w:rsid w:val="00CF629B"/>
     <w:rsid w:val="00D26623"/>
     <w:rsid w:val="00D34853"/>
     <w:rsid w:val="00D61917"/>
     <w:rsid w:val="00D6378A"/>
     <w:rsid w:val="00D656D8"/>
     <w:rsid w:val="00D65C24"/>
     <w:rsid w:val="00D8077B"/>
     <w:rsid w:val="00D90A04"/>
     <w:rsid w:val="00D90CA2"/>
     <w:rsid w:val="00D978F8"/>
     <w:rsid w:val="00D97974"/>
     <w:rsid w:val="00DA1A39"/>
     <w:rsid w:val="00DA51CF"/>
     <w:rsid w:val="00DE18F3"/>
     <w:rsid w:val="00DE55FB"/>
     <w:rsid w:val="00DF4C8D"/>
     <w:rsid w:val="00E06955"/>
     <w:rsid w:val="00E123DB"/>
     <w:rsid w:val="00E2713D"/>
     <w:rsid w:val="00E51FBB"/>
     <w:rsid w:val="00E70329"/>
     <w:rsid w:val="00E72020"/>
     <w:rsid w:val="00E93D94"/>
     <w:rsid w:val="00EA47AD"/>
     <w:rsid w:val="00EB1FFC"/>
@@ -36574,65 +36166,65 @@
     <w:rsid w:val="00F174A5"/>
     <w:rsid w:val="00F22F20"/>
     <w:rsid w:val="00F2506F"/>
     <w:rsid w:val="00F67597"/>
     <w:rsid w:val="00F721CC"/>
     <w:rsid w:val="00FA2E6C"/>
     <w:rsid w:val="00FB4EE0"/>
     <w:rsid w:val="00FB5FB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="92161"/>
+    <o:shapedefaults v:ext="edit" spidmax="94209"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="67D164CD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{77B1D5D8-6B11-4568-9AEA-3706EA752E2B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -38351,51 +37943,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="ListNumber"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E38EC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -38644,72 +38236,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{868F39FE-0011-42F7-8522-53A1FF13DE39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4727</Words>
-  <Characters>26949</Characters>
+  <Words>4765</Words>
+  <Characters>27167</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>224</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>226</Lines>
   <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31613</CharactersWithSpaces>
+  <CharactersWithSpaces>31869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maris Margetts</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>